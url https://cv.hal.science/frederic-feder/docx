--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -263,437 +263,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pesticides use to agroecology: Survey dataset on farming systems in the Lake Guiers area in Senegal</w:t>
+                <w:t xml:space="preserve">Soil and crop data from a long-term organic fertilization trial in Sub-Sahelian market gardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Traore</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Belmin</w:t>
+                <w:t xml:space="preserve">Pathé Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahim Ouedraogo</w:t>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Fernandes</w:t>
+                <w:t xml:space="preserve">Falilou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dienaba Sall Sy</w:t>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 65, pp.112577. </w:t>
+              <w:t xml:space="preserve">, 2026, 65, pp.112456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557168v1</w:t>
+                <w:t xml:space="preserve">hal-05478701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and crop data from a long-term organic fertilization trial in Sub-Sahelian market gardening</w:t>
+                <w:t xml:space="preserve">Synergistic effect of organic waste products and microbial inocula on iron and zinc biofortification in cowpea [Vigna unguiculata (L.) Walp.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
+                <w:t xml:space="preserve">Emmanuel Noumsi-Foamouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathé Basse</w:t>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Legros</w:t>
+                <w:t xml:space="preserve">Hassna Founoune Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falilou Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Desnues</w:t>
+                <w:t xml:space="preserve">Bassirou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112456⟩</w:t>
+              <w:t xml:space="preserve">Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.e71375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.71375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478701v1</w:t>
+                <w:t xml:space="preserve">hal-05457235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of organic waste products and microbial inocula on iron and zinc biofortification in cowpea [Vigna unguiculata (L.) Walp.]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From pesticides use to agroecology: Survey dataset on farming systems in the Lake Guiers area in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Noumsi-Foamouhoue</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Raphaël Belmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahim Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassirou Diallo</w:t>
+                <w:t xml:space="preserve">Dienaba Sall Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (1), pp.e71375. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.112577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.71375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05457235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ occurrence and mobility of per and polyfluoroalkyl substances in soils amended with organic waste products</w:t>
               </w:r>
@@ -1219,77 +1219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local beneficial microorganisms impact carbon and nitrogen mineralization in a lixisol incubated with organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Noumsi-Foamouhoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,168 +1347,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761659v1</w:t>
+                <w:t xml:space="preserve">hal-03561958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille sur les produits résiduaires organiques N°36</w:t>
+                <w:t xml:space="preserve">Veille sur les produits résiduaires organiques N°34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -1547,93 +1564,93 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de veille ValOr Pro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, 8 p</w:t>
+              <w:t xml:space="preserve">, 2022, 34, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182789v1</w:t>
+                <w:t xml:space="preserve">hal-05182788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille sur les produits résiduaires organiques N°34</w:t>
+                <w:t xml:space="preserve">Veille sur les produits résiduaires organiques N°36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
@@ -1672,1353 +1689,1336 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de veille ValOr Pro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, 20 p</w:t>
+              <w:t xml:space="preserve">, 2022, 36, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182788v1</w:t>
+                <w:t xml:space="preserve">hal-05182789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying effects of organic waste products on yields of market garden crops in a 4-year field experiment under tropical conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic of bacterial and archaeal diversity in a tropical soil over 6 years of repeated organic and inorganic fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karamoko Diarra</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Djemiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12010032⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.943314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177684v1</w:t>
+                <w:t xml:space="preserve">hal-03761659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global database of land management, land-use change and climate change effects on soil organic carbon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Demenois</w:t>
+                <w:t xml:space="preserve">Varying effects of organic waste products on yields of market garden crops in a 4-year field experiment under tropical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cardinael</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karamoko Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01318-1⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12010032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754239v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille sur les produits résiduaires organiques N°35</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">A global database of land management, land-use change and climate change effects on soil organic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille ValOr Pro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01318-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177735v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Montenach</w:t>
+                <w:t xml:space="preserve">Veille sur les produits résiduaires organiques N°35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Micheline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de veille ValOr Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561958v1</w:t>
+                <w:t xml:space="preserve">hal-05177735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation with treated wastewater in humid regions: Effects on Nitisols, sugarcane yield and quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LCA and nutritional assessment of southern Benin market vegetable gardening across the production continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Daniel Avadi Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Richard Hodomihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lucien Amadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2020.106733⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.1977-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-021-01977-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177033v1</w:t>
+                <w:t xml:space="preserve">hal-05177650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global overview of studies about land management, land‐use change, and climate change effects on soil organic carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Beillouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.15998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fertilisation using organic waste products with mineral complementation on sugarcane yields and soil properties in a 4 year field experiment</w:t>
+                <w:t xml:space="preserve">Irrigation with treated wastewater in humid regions: Effects on Nitisols, sugarcane yield and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture11100985⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 247, pp.106733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2020.106733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177572v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA and nutritional assessment of southern Benin market vegetable gardening across the production continuum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of fertilisation using organic waste products with mineral complementation on sugarcane yields and soil properties in a 4 year field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26, pp.1977-1997. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-021-01977-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture11100985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177650v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc speciation in organic waste drives its fate in amended soils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statuts organique et minéral des sols tropicaux semi-arides cultivés intensivement : cas des arénosols sous cultures maraîchères en zones périurbaines de Dakar au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Augusto</w:t>
+                <w:t xml:space="preserve">Rachel Ntoma-Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Lombi</w:t>
+                <w:t xml:space="preserve">Farid Diome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa N'Dienor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue Africaine d'Environnement et d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-02982765v1</w:t>
+                <w:t xml:space="preserve">hal-05176817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of organic fertilisation on lettuce biomass production according to the cultivation duration in tropical soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karamoko Diarra</w:t>
+                <w:t xml:space="preserve">Zinc speciation in organic waste drives its fate in amended soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Richard Hodomihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Lombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139544v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-02982765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statuts organique et minéral des sols tropicaux semi-arides cultivés intensivement : cas des arénosols sous cultures maraîchères en zones périurbaines de Dakar au Sénégal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Impact of organic fertilisation on lettuce biomass production according to the cultivation duration in tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karamoko Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine d'Environnement et d'Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Agriculturae Scandinavica, Section B - Soil and Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09064710.2019.1702715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176817v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bamboo Plantations for Phytoremediation of Pig Slurry: Plant Response and Nutrient Uptake</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guédron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3653,103 +3653,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de contamination des agrosystèmes périurbains de Dakar par les éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Richard Hodomihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euloge Kossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lucien Amadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (3), pp.397-407</w:t>
@@ -3772,269 +3772,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated pig manure applications modify nitrate and chloride competition and fluxes in a Nitisol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des risques de contamination des agrosystèmes périurbains de Dakar par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bochu</w:t>
+                <w:t xml:space="preserve">R N Hodomihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Findeling</w:t>
+                <w:t xml:space="preserve">F Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E K Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L G Amadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.69-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426106v1</w:t>
+                <w:t xml:space="preserve">hal-03547982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des risques de contamination des agrosystèmes périurbains de Dakar par les éléments traces métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R N Hodomihou</w:t>
+                <w:t xml:space="preserve">Repeated pig manure applications modify nitrate and chloride competition and fluxes in a Nitisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Feder</w:t>
+                <w:t xml:space="preserve">Vincent Bochu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Doelsch</w:t>
+                <w:t xml:space="preserve">Antoine Findeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E K Agbossou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie Africaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 511, pp.238-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547982v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Returning Organic Residues to Agricultural Land (RORAL) - Fuelling the Follow-the-Technology approach</w:t>
               </w:r>
@@ -4459,51 +4459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the fate of nitrogen following pig slurry application on a tropical cropped acid soil of the island of Réunion (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Findeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Chopart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,2460 +5046,6344 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Rapport (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquestration du carbone dans le sol : une solution pour atténuer le changement climatique et s'y adapter ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification et délimitation des zones humides dans les Départements et Régions d'Outre-mer. Fascicule 5 bis : Protocoles et listes de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blanfort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreis Darlionei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.); Tubian Laurence (ed.). </w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">5 bis, PatriNat - Patrimoine naturel. 2026, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246233v1</w:t>
+                <w:t xml:space="preserve">mnhn-05590226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maraîchage pour les villes africaines : contributions, défis et innovations au regard de la sécurité alimentaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Aubry</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-04890852v1</w:t>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market gardening for African cities: contributions, challenges and innovations towards food security</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paula Fernandes</w:t>
+                <w:t xml:space="preserve">Plan de gestion de données de l'Observatoire de Recherche sur les Produits Résiduaires Organiques (SOERE PRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Detaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-05179327v1</w:t>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace contaminants in the environmental assessment of organic waste recycling in agriculture: Gaps between methods and knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification et délimitation des zones humides dans les Départements et Régions d'Outre-mer. Fascicule 5 : Protocoles et listes de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreis Darlionei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Avadí</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">cirad-03663482v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">5, PatriNat (OFB-MNHN-CNRS-IRD). 2024, 300 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04929251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0037, Anses. 2024, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04663715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et délimitation des zones humides dans les Départements et Régions d'Outre-mer. Fascicule 1 : Introduction générale et objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darlionei Andreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04929276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et délimitation des zones humides dans les Départements et régions d'Outre-mer. Fascicule 2 : Contextes physiques et écologiques des DROM et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, 238 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04929323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et délimitation des zones humides dans les Départements et Régions d’Outre-Mer - Fascicule 1 : Introduction générale et objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darlionei Andreis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et délimitation des zones humides dans les DROM. Fascicule 4 : Démarche de Recherche &amp; Développement pour élaborer les protocoles et listes de référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Porteneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, 297 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04929218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « une demande d’avis relatif à une demande d'autorisation d'utilisation d'eaux usées traitées au titre de l'article R. 211-131 du code de l'environnement déposée par le consortium Life ReWa Métropole de Montpellier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Laat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0198, Anses. 2024, 43 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04665808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans la biomasse aérienne en en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE « 4 POUR 1 000 » OUTRE-MER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD, INRAE, IRD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD, IRD, INRAE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse biophysique sur le stockage de carbone dans les sols en Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Marc Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD; INRAE; IRD. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts sanitaires et environnementaux de matières plastiques biosourcées, biodégradables et compostables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Saisine n° 2021-SA-0202, Anses; IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2022, 10 + 71 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception de systèmes de cultures agro-écologiques par la gestion agroécologique des bioagresseurs et l'utilisation de résidus organiques (DIVECOSYS) : projet 2019-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Silvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Amadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bocar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] [s.n.]. 2019, 30 p. multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de méthodes de terrain pour le suivi de paramètres environnementaux dans les zones humides. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Klingelhöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berhnardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil carbon sequestration: A solution to mitigate and adapt to climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Hrabanski Marie (ed.); Demenois Julien (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate impacts and challenges in agriculture, forests and food systems. Perspectives on the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer; Ed. Quae, pp.269-282, 2026, 978-3-032-04331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04331-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séquestration du carbone dans le sol : une solution pour atténuer le changement climatique et s'y adapter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blanfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanfort Vincent (ed.); Demenois Julien (ed.); Hrabanski Marie (ed.); Tubian Laurence (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes alimentaires : à la fois responsables et victimes du changement climatique : Enjeux pour les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.276-287, 2025, 978-2-7592-4008-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maraîchage pour les villes africaines : contributions, défis et innovations au regard de la sécurité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burnod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas, Alban; Alpha, Arlène; Barczak, Aleksandra; Zakhia-Rozis, Nadine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-235, 2024, Synthèses, 978-2-7592-3852-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trace contaminants in the environmental assessment of organic waste recycling in agriculture: Gaps between methods and knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 174, pp.53-188, 2022, Advances in Agronomy, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-03663482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market gardening for African cities: contributions, challenges and innovations towards food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Burnod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Avadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Quae, pp.201-217, 2022, Synthèses / Ed. Quae, 978-2-7592-3575-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Réunion : recyclage de PRO en milieu insulaire tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jarousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Farinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recyclage des produits résiduaires organiques. Regards sur une pratique agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-213, 2016, 978-2-7592-2562-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contaminants organiques émergents (résidus médicamenteux, PFAS, microplastiques) dans les sols amendés par des produits résiduaires organiques – Apport des sites longue durée du SOERE-PRO pour l’évaluation des risques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Spaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude des Sols 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi de terrain et à long terme de l’épandage répété de produits résiduaires organiques sur la contamination d’un sol agricole en contaminants traces organiques en contexte tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Spaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France. , livret des résumés, p. 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of sub-Sahelian soil microbiome in response to 7 years of repeated application of organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassna Founoune Mboup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcotoxicoMic24 : International Conference in Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Gothenburg, Sweden. s.n., 1 p., 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shedding new light on basaltic glass weathering by combining reactor and soil column experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Árpád Pusztai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. EAG, 1 p., 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen budget and evaluation of mineral and organic fertiliser N losses from a soil-sugarcane agroecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poultney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Detaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. British Society of Soil Science; International Union of Soil Science, 1 poster, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimising N2O measures following the application of mineral and organic nitrogen fertiliser to sugarcane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poultney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Detaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, Royaume-Uni. British Society of Soil Science; International Union of Soil Sciences, 1 poster, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic and biological resources in Senegalese agroecological systems to biofortify local foods with iron and zinc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Noumsi Foamouhoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. BSSS, 1 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment minimiser le nombre de mesures permettant établir des facteurs d'émissions de N2O pour différents fertilisants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Poultney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Detaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité scientifique et technique du DPP SIAAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Gilles, La Réunion. CIRAD, 1 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d’observation et d’expérimentation pour la recherche en environnement sur les impacts environnementaux du recyclage des produits résiduaires organiques sur les écosytèmes cultivés (SOERE PRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 12 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic citrate-bicarbonate extraction of green rust fougerite and mineralogical controls by XRD and Mössbauer spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göstar Klingelhöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de PRO modifient les activités enzymatiques du sol: interactions avec le contexte pédoclimatique des apports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Obriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AG SOERE PRO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Rémy lès Chevreuse, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SOERE PRO: Long term field experiment network for research on the recycling of organic matters issued of wastes in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Conference RAMIRAN - Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l'écotoxicité terrestre des mélanges de contaminants apportés par les produits organiques en analyse du cycle de vie (Pro en ACV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Rassinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Colloque Apivale 2025 "La place des produits organiques dans les transitions écologiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Fertilpéi comparé à un lisier de porc et un engrais de synthèse sur la production de canne à sucre et les impacts sur le sol et l'environnement : résultat de 7 années de suivi expérimental</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi de terrain et à long terme de l'épandage répété de produits résiduaires organiques sur la contamination d'un sol agricole en contaminants traces organiques dans contexte tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Spaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique d'orientation du Soere-PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Denis, La Réunion. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque de la Société française d’écotoxicologie fondamentale et appliquée (SEFA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183290v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de terrain et à long terme de l'épandage répété de produits résiduaires organiques sur la contamination d'un sol agricole en contaminants traces organiques dans contexte tropical</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Fertilpéi comparé à un lisier de porc et un engrais de synthèse sur la production de canne à sucre et les impacts sur le sol et l'environnement : résultat de 7 années de suivi expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Detaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société française d’écotoxicologie fondamentale et appliquée (SEFA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conseil scientifique d'orientation du Soere-PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Denis, La Réunion. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182939v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive global review of practices for increasing soil carbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Laurent</w:t>
+                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sauvêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Seminar of the Brazilian Chapter of the IHSS-NOM and the IRC-Soil Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Florianopolis, Brazil. 4 p</w:t>
+              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180947v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la contamination des eaux superficielles du bassin versant du Galion, Martinique, par échantillonnage intégratif passif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">An interactive global review of practices for increasing soil carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Demenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Beillouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlordécone, la recherche menée in situ - points forts, difficultés et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Fort de France (Martinique), France</w:t>
+              <w:t xml:space="preserve">Joint Seminar of the Brazilian Chapter of the IHSS-NOM and the IRC-Soil Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Florianopolis, Brazil. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426422v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des contaminants organiques émergents au cours de la digestion anaérobie et dans les sols agricoles recevant des digestats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+                <w:t xml:space="preserve">Eléments en traces métalliques et apports de Produits Résiduaires Organiques épandus en grande culture en contexte péri-urbain - Synthèse des résultats de l'observatoire SOERE-PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Detaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Méthanisation &amp; Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée thématique COMIFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER, 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166908v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of organic waste products on the incidence of pests of lettuce and carrot crops in tropical environments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets d'apports répétés au champ de boues et de boues compostées sur les teneurs en résidus de médicaments dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">All Africa Horticultural Congress (AAHC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JTED 2022 - Les boues, un déchet et une ressource !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180016v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments en traces métalliques et apports de Produits Résiduaires Organiques épandus en grande culture en contexte péri-urbain - Synthèse des résultats de l'observatoire SOERE-PRO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Detaille</w:t>
+                <w:t xml:space="preserve">Dynamique des contaminants organiques émergents au cours de la digestion anaérobie et dans les sols agricoles recevant des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique COMIFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER, 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Workshop Méthanisation &amp; Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732313v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'apports répétés au champ de boues et de boues compostées sur les teneurs en résidus de médicaments dans les sols</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of organic waste products on the incidence of pests of lettuce and carrot crops in tropical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karamoko Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Labou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTED 2022 - Les boues, un déchet et une ressource !</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">All Africa Horticultural Congress (AAHC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Mar 2021, Dakar, Senegal. pp.155-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1348.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166866v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of chromium leachability in compost, a case study in New-Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, s.l., Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des produits résiduaires organiques sur le sol, la qualité et les rendements des cultures maraichères en zone tropicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Falilou Diallo</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode de séparation par filtration en flux tangentiel pour isoler les complexes organo-minéraux nanométrique : application à l'étude de la séquestration du carbone dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guèye Fall Bineta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diome Fary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Sénégal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177273v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur agronomique de Produits Résiduaires Organiques épandus en grande culture en contexte péri-urbain - synthèse des résultats de l’observatoire SOERE PRO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEBIOTECH, 2019, Romainville (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element fluxes linked to organic waste recycling as fertilizing practice: potential risks? Usefulness of long-term field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of organic fertilisers to nitrogen nutrition in sugarcane and nitrate leaching in sugarcane agroecosystems in Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Poultney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Versini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Detaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,539 +11398,556 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSCT Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISSCT, Sep 2019, Tucuman, Argentina. pp.1205-1215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des minéraux nanométriques dans la séquestration du carbone dans un arénosol du Sénégal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impacts des produits résiduaires organiques sur le sol, la qualité et les rendements des cultures maraichères en zone tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Labou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Sénégal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177275v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions raised about trace element fluxes in case of regular organic waste application as fertilizing practices: usefulness of a long-term field experiment network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des minéraux nanométriques dans la séquestration du carbone dans un arénosol du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bineta Guèye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fary Diome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nanjing, China. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Sénégal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174645v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur agronomique de Produits Résiduaires Organiques épandus en grande culture en contexte péri-urbain - synthèse des résultats de l’observatoire SOERE PRO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Questions raised about trace element fluxes in case of regular organic waste application as fertilizing practices: usefulness of a long-term field experiment network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnalys Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDSA Les intrants durables au service des sols agricoles, urbains et périurbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Romainville, France</w:t>
+              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nanjing, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811059v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de séparation par filtration en flux tangentiel pour isoler les complexes organo-minéraux nanométrique : application à l'étude de la séquestration du carbone dans les sols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diome Fary</w:t>
+                <w:t xml:space="preserve">Valeur agronomique de Produits Résiduaires Organiques épandus en grande culture en contexte péri-urbain - synthèse des résultats de l’observatoire SOERE PRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence intensification durable (CID 2019) : Leviers d'intensification pour une transition agroécologique des systèmes de production en Afrique Sub-Saharienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IESOL; LAPSE; PATHO-BIOS; IAVAO; DIVECOSYS, Oct 2019, Dakar, Sénégal. 1 p</w:t>
+              <w:t xml:space="preserve">IDSA Les intrants durables au service des sols agricoles, urbains et périurbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177274v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'apports répétés de PROs au champ sur les teneurs en composés pharmaceutiques dans les sols et risques ecotoxicologiques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8105,87 +12006,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated applications of organic waste products in field conditions hardly impact pharmaceutical concentrations in soil and soil leachates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8193,110 +12094,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A solid solution model for FeII-FeIII-Mg green rust (fougerite): structural and geochemical constraints. Paper 1653</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8338,100 +12239,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Mössbauer spectroscopy and soil solution monitoring to follow spatial and temporal iron dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,280 +12347,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ par spectrométrie Mössbauer de la dynamique des oxydes de fer dans un sol hydromorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Klingelhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation in situ de la spectrométrie Mössbauer pour la caractérisation des oxydes de fer dans un sol hydromorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trolard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures en continu et in situ des paramètres de la solution du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8748,73 +12649,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de la Direction EFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1999, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ continuous monitoring of soil solution chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8843,3872 +12744,227 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ continuous monitoring of soil solution chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Trolard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460957v1</w:t>
-              </w:r>
-[...3643 lines deleted...]
-                <w:t xml:space="preserve">hal-01192548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12720,113 +12976,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520627v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°34</w:t>
+                <w:t xml:space="preserve">Bulletin de veille Valor PRO N°33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12838,113 +13094,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555782v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12956,113 +13212,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°35</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13074,113 +13330,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Levavasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13192,100 +13448,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de veille Valor PRO N°32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13310,51 +13566,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13364,91 +13620,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert et réactivité de contaminants majeurs et traces dans les sols volcaniques et tropicaux de l'île de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de la Réunion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03547812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13458,261 +13714,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture durable, environnement et forêt. Risque environnemental, gestion agricole, recyclage des déchets (REGARD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Saint Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Médoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture durable, environnement et forêt. Risque environnemental, gestion agricole, recyclage des déchets (REGARD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Saint Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13722,185 +13978,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des processus d'oxydoréduction dans les sols hydromorphes. Monotoring in situ de la solution du sol et des phases solides ferrifères</w:t>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Oxydo-réduction dans les sols hydromorphes. Monitoring in situ de la solution du sol et des phases solides ferrifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science des sols. Université de Aix-Marseille III, 2001. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02830767v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03524613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydo-réduction dans les sols hydromorphes. Monitoring in situ de la solution du sol et des phases solides ferrifères.</w:t>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Dynamique des processus d'oxydoréduction dans les sols hydromorphes. Monotoring in situ de la solution du sol et des phases solides ferrifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Science des sols. Université Paul Cézanne (Aix Marseille 3), 2001. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-03524613v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02830767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13968,51 +14224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="964444EB"/>
+    <w:nsid w:val="78B0D333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14199,51 +14455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-feder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8434-5193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061021970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316654062" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1882-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557168v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienaba Sall Sy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112577" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478701v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Basse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noumsi-Foamouhoue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Founoune Mboup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.71375" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1557137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Pappoe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Assigbetse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13112791" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Micheline Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamoko Diarra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01318-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106733" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15998" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100985" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi Tapia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Richard Hodomihou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01977-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02982765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lombi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710.2019.1702715" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ntoma-Diallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Diome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sarr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa N'Dienor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02563490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piouceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anastase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040522" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rakotoarisoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1817485" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Niane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ngom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goestar Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2040054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Feder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.240" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bochu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Findeling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R N Hodomihou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doelsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Agbossou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Amadji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wassenaar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Paillat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.10.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szwarc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60076-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9L9RD8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.07.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02FS48KB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2007.0550308" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;star Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB40LGNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890852v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179327v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jarousseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Farinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4977-le-recyclage-des-residus-organiques.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415767v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rassinier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Clement" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183290v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166908v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180016v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Labou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1348.21" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166866v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Moussard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Klein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732268v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174184v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poultney" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Gu&#232;ye Fall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fary Diome" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174645v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811059v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177274v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#232;ye Fall Bineta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diome Fary" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606093v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526264v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelhoefer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768710v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernhardt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770057v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842265v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460957v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929251v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Porteneuve" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreis Darlionei" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929276v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlionei Andreis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929323v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Viry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Blazy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130092v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073557v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130112v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130212v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880831v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509007v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amadji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocar Bal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhnardt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626418v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181162v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Pusztai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179414v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179413v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179619v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noumsi Foamouhoue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183272v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03547812v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814805v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827843v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabalier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830767v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03524613v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-feder" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8434-5193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061021970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316654062" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-1882-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Vermeire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Basse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noumsi-Foamouhoue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Founoune Mboup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassirou Diallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.71375" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Traore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Belmin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Ouedraogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienaba Sall Sy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rakotomalala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuri&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2025.1557137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Pappoe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Assigbetse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13112791" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182788v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Martelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Micheline Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182789v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Djemiel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.943314" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karamoko Diarra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01318-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Daniel Avadi Tapia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Richard Hodomihou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucien Amadji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01977-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15998" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106733" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11100985" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Ntoma-Diallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Diome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sarr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa N'Dienor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02982765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lombi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710.2019.1702715" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02563490v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piouceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Panfili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Anastase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040522" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rakotoarisoa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2020.1817485" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173777v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Niane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ngom" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goestar Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems2040054" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Feder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.240" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R N Hodomihou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Doelsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E K Agbossou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G Amadji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bochu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Findeling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wassenaar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerrin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Paillat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.10.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szwarc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60076-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9L9RD8K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.07.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02FS48KB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2007.0550308" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;star Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.03.042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB40LGNL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672043v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05590226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Porteneuve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreis Darlionei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929251v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darlionei Andreis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Viry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04929218v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Albrecht" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Marc Blazy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156234v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130112v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04130212v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880831v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509007v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amadji" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bocar Bal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhnardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Burnod" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179327v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jarousseau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Farinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4977-le-recyclage-des-residus-organiques.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Versini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d Pusztai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179414v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Poultney" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179619v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Noumsi Foamouhoue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rassinier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Clement" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183290v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04426422v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180947v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laurent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732313v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166866v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Moussard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166908v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180016v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Labou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1348.21" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Klein" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#232;ye Fall Bineta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diome Fary" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174184v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177273v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177275v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineta Gu&#232;ye Fall" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fary Diome" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174645v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606093v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760726v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760556v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klingelhoefer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernhardt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trolard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770057v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842265v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460957v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555782v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520627v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587984v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03447713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03547812v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827843v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabalier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03524613v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02830767v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>