--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -125,737 +125,737 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial for the 2nd special issue on high-dimensional and functional data analysis</w:t>
+                <w:t xml:space="preserve">Estimation of temperature-dependent growth profiles for the assessment of time of hatching in forensic entomology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeng-Min Chiou</w:t>
+                <w:t xml:space="preserve">Davide Pigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Goldsmith</w:t>
+                <w:t xml:space="preserve">John Aston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Qing Shi</w:t>
+                <w:t xml:space="preserve">Anjali Mazumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debashis Paul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cameron Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 184, pp.107726. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (2), pp.231-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2023.107726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlac003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886819v1</w:t>
+                <w:t xml:space="preserve">hal-04886780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of temperature-dependent growth profiles for the assessment of time of hatching in forensic entomology</w:t>
+                <w:t xml:space="preserve">Editorial for the 2nd special issue on high-dimensional and functional data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Pigoli</w:t>
+                <w:t xml:space="preserve">Jeng-Min Chiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Aston</w:t>
+                <w:t xml:space="preserve">Jeff Goldsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Mazumder</w:t>
+                <w:t xml:space="preserve">Jian Qing Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Richards</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debashis Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (2), pp.231-253. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 184, pp.107726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jrsssc/qlac003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2023.107726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886780v1</w:t>
+                <w:t xml:space="preserve">hal-04886819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar-on-function local linear regression and beyond</w:t>
+                <w:t xml:space="preserve">2nd Special issue on Functional Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Nagy</w:t>
+                <w:t xml:space="preserve">Alois Kneip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Kokoszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biomet/asab027⟩</w:t>
+              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.112-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886865v1</w:t>
+                <w:t xml:space="preserve">hal-04886904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2nd Special issue on Functional Data Analysis</w:t>
+                <w:t xml:space="preserve">Scalar-on-function local linear regression and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Petersen</w:t>
+                <w:t xml:space="preserve">S Nagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21, pp.112-113. </w:t>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.439-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asab027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886904v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric regression on contaminated functional predictor with application to hyperspectral data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DATA DEPTH FOR MEASURABLE NOISY RANDOM FUNCTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170, pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605940v1</w:t>
+                <w:t xml:space="preserve">hal-01980154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA DEPTH FOR MEASURABLE NOISY RANDOM FUNCTIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric regression on contaminated functional predictor with application to hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Zullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Nagy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170, pp.95-114. </w:t>
+              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.95-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2018.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980154v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental comparison of functional and multivariate spectral-based supervised classification methods in hyperspectral image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -993,77 +993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast forward feature selection of hyperspectral images for classification with gaussian mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,641 +1393,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric estimation of a surrogate density function in infinite-dimensional spaces</w:t>
+                <w:t xml:space="preserve">Specification test for conditional distribution with functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kudraszow</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Quintela-Del-Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10485252.2012.671943⟩</w:t>
+              <w:t xml:space="preserve">Econometric Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.363-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266466611000351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933580v1</w:t>
+                <w:t xml:space="preserve">hal-00933604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regression when both response and predictor are functions</w:t>
+                <w:t xml:space="preserve">Nonparametric estimation of a surrogate density function in infinite-dimensional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ingrid van Keilegom</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kudraszow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.447-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485252.2012.671943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795865v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presmoothing in functional linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslao González-Manteiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Martínez-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (1), pp.69-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5705/ss.2010.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la fonction de régression pour variable explicative et réponse fonctionnelles dépendantes [Nonparametric regression for functional response and functional regressor under dependence]</w:t>
+                <w:t xml:space="preserve">Regression when both response and predictor are functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amel Tadj</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Keilegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.10-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00795863v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification test for conditional distribution with functional data</w:t>
+                <w:t xml:space="preserve">Estimation de la fonction de régression pour variable explicative et réponse fonctionnelles dépendantes [Nonparametric regression for functional response and functional regressor under dependence]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Quintela-Del-Río</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Tadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometric Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (13-14), pp.717-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266466611000351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933604v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel regression with functional response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Laksaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Tadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2184,2591 +2184,2579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally modelled regression and functional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Most-predictive design points for functional data predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barrientos-Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+                <w:t xml:space="preserve">P. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (5-6), pp.617-632. </w:t>
+              <w:t xml:space="preserve">Biometrika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (4), pp.807-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10485250903089930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biomet/asq058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629240v1</w:t>
+                <w:t xml:space="preserve">hal-00629615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix optimal de l'indice multi-fonctionnel: méthode de validation croisée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rate of uniform consistency for nonparametric estimates with functional variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Tadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (2), pp.335-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629366v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional data : a fascinating statistical challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locally modelled regression and functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrientos-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5-6), pp.617-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485250903089930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2009.10.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00629611v1</w:t>
+                <w:t xml:space="preserve">hal-00629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of uniform consistency for nonparametric estimates with functional variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix optimal de l'indice multi-fonctionnel: méthode de validation croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Bouraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ait Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Tadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (5), pp.355-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.07.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00629617v1</w:t>
+                <w:t xml:space="preserve">hal-00629366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of the bootstrap in non-parametric functional regression</w:t>
+                <w:t xml:space="preserve">High-dimensional data : a fascinating statistical challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (2), pp.305-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2009.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2009.00662.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00629620v1</w:t>
+                <w:t xml:space="preserve">hal-00629611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Most-predictive design points for functional data predictors</w:t>
+                <w:t xml:space="preserve">On the validity of the bootstrap in non-parametric functional regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Hall</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid van Keilegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (4), pp.807-824. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.286-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biomet/asq058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9469.2009.00662.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00629615v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive prediction and boosting for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (4), pp.1400-1413. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.11.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-nearest neighbour method in functional nonparametric regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Burba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (4), pp.453-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10485250802668909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de l'estimateur à noyau des k plus proches voisins en régression fonctionnelle non-paramétrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation non-paramétrique de la fonction de hasard avec variable explicative fonctionnelle. [Nonparametric estimation of the hazard function with explanatory functional variable]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbes Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00634630v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique de la fonction de hasard avec variable explicative fonctionnelle. [Nonparametric estimation of the hazard function with explanatory functional variable]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence de l'estimateur à noyau des k plus proches voisins en régression fonctionnelle non-paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Burba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbes Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346 (5-6), pp.339-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794957v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-validated estimations in the single-functional index model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ait-Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Kassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (6), pp.475-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02331880801980377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix optimal du paramètre fonctionnel dans le modèle à indice fonctionnel simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ait-Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Kassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 346 (3-4), pp.217-220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.12.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor-based comparison of groups of curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (10), pp.4903-4910. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2006.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2006.10.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the using of modal curves for radar waveforms classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (10), pp.4878-4890. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2006.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2006.07.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local smoothing regression with functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Rachdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (3), pp.353-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-007-0045-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-007-0045-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Approaches for Predicting Land Cover in Mountain Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Villa</w:t>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Paegelow</w:t>
+                <w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Simulation and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (1), pp.73-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03610910601096379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances on nonparametric regression for functional variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (3), pp.267-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-842X.2007.00480.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations prospectives de l'occupation du sol. Le cas d'une montagne méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Modélisation prospective de l’occupation du sol. Le cas d’une montagne méditerrannéenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 295, 15 p</w:t>
+              <w:t xml:space="preserve">, 2004, 295, 21 p. en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144134v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prospective de l’occupation du sol. Le cas d’une montagne méditerrannéenne.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Modélisations prospectives de l'occupation du sol. Le cas d'une montagne méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 295, 21 p. en ligne</w:t>
+              <w:t xml:space="preserve">, 2004, 295, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160711v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear parsimonious feature selection for the classification of hyperspectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Workshop on Hyperspectral image and signal processing: evolution in remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric functional methods for hyperspectral image classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Classification d’images hyperspectrales par des méthodes fonctionnelles non-paramétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740723v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d’images hyperspectrales par des méthodes fonctionnelles non-paramétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Non-parametric functional methods for hyperspectral image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742518v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de tests de structure en régression sur variable fonctionnelle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delsol</w:t>
+                <w:t xml:space="preserve">Découpage de courbes de densité : Application au dépistage du cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4777,93 +4765,93 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494772v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découpage de courbes de densité : Application au dépistage du cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+                <w:t xml:space="preserve">Utilisation de tests de structure en régression sur variable fonctionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4878,191 +4866,191 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00494795v1</w:t>
+                <w:t xml:space="preserve">inria-00494772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to IWFOS'2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+                <w:t xml:space="preserve">Yves Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Functional and Operational Statistics (IWFOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2062-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2062-1_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5072,259 +5060,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxford Handbook of Functional Data Analaysis</w:t>
+                <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physica-Verlag / Springer, 320 p., 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737520v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
+                <w:t xml:space="preserve">The Oxford Handbook of Functional Data Analaysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford university press, XVI-494 p., 2011, 978-0-19-956844-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794868v1</w:t>
+                <w:t xml:space="preserve">hal-00737520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Operatorial Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physica-Verlag / Springer, 303 p., 2008, 978-3-7908-2061-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7908-2062-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5334,1058 +5322,1058 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of a functional single index model</w:t>
+                <w:t xml:space="preserve">A unifying classification for functional regression modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juhyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxford handbook of functional data analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford university press, pp.3-20, 2011, 9780199568444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00794772v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on functional additive regression</w:t>
+                <w:t xml:space="preserve">Kernel regression estimation for functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enersto Salinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Oxford handbook of functional data analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford university press, pp.72-129, 2011, 9780199568444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00794806v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural tests in regression on functional variable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances on functional additive regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Goia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enersto Salinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in functional data analysis and related topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_12⟩</w:t>
+              <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.97-102, 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794815v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric conditional density estimation for functional data. Econometric applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of a functional single index model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.263-268, 2011, 978-3-7908-2735-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_41⟩</w:t>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.111-116, 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794752v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thresholding in nonparametric functional regression with scalar response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric conditional density estimation for functional data. Econometric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Quintela-Del-Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adela Martínez-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in functional data analysis and related topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_16⟩</w:t>
+              <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.263-268, 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794782v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection in semi-functional regression models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Aneiros</w:t>
+                <w:t xml:space="preserve">Structural tests in regression on functional variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in functional data analysis and related topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.17-22, 2011, 978-3-7908-2735-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_3⟩</w:t>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.77-83, 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794855v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unifying classification for functional regression modeling</w:t>
+                <w:t xml:space="preserve">Thresholding in nonparametric functional regression with scalar response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Martínez-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford handbook of functional data analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent advances in functional data analysis and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.103-109, 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794733v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel regression estimation for functional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable selection in semi-functional regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Aneiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford handbook of functional data analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent advances in functional data analysis and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.17-22, 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794727v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective modelling of environmental dynamics. A methodological comparison applied to mountain land cover changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paegelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Paegelow</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria T. Camacho Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling Environmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.141-168, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-68498-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric functional methods: new tools for chemometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6414,160 +6402,160 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical methods for biostatistics and related fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.245-264, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychotomous regression : application to landcover prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paegelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, 13 p. en ligne, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01062315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6714,51 +6702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Min Chiou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Goldsmith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qing Shi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107726" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pigoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aston" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Mazumder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Richards" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlac003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asab027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kneip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kokoszka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petersen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.11.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.02.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Nagy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2017.1414162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintela-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.807107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2441771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.936605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Goia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0306-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6TZJQMM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kudraszow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2012.671943" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Keilegom" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.02.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Gonz&#225;lez-Manteiga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Calvo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2010.085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laksaci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tadj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNQ6316D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266466611000351" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2010.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZPMXMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrientos-Marin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250903089930" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bouraine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Saidi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND95WHFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629617v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.07.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD8VCQT0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2009.00662.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HVQ5J9QX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VDJW71LJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.11.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68B9M6G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250802668909" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52GPLJDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794957v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Rabhi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait-Sa&#239;di" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kassa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880801980377" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.12.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRNJR4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT8H3J4V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.07.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J69N5L0Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0045-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L036XSL3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144147v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910601096379" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635687v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-842X.2007.00480.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144134v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797359v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634623v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MCN2PTM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794943v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Park" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_17" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TNS75R5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794806v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Salinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMPR6FDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794815v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_12" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L4G30V1J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794752v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_41" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H24RDVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8FM2GX0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aneiros" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DGDBL0XS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794733v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667123v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062315v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pigoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Mazumder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlac003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Min Chiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Goldsmith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qing Shi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kneip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kokoszka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petersen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.11.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asab027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.11.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2017.1414162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintela-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.807107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2441771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.936605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Goia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0306-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6TZJQMM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266466611000351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kudraszow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2012.671943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Gonz&#225;lez-Manteiga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Calvo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2010.085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Keilegom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.02.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laksaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNQ6316D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2010.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZPMXMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VDJW71LJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.07.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD8VCQT0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrientos-Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250903089930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bouraine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND95WHFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2009.00662.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.11.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68B9M6G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250802668909" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Rabhi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52GPLJDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait-Sa&#239;di" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kassa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880801980377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.12.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRNJR4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT8H3J4V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.07.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J69N5L0Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0045-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L036XSL3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910601096379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635687v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-842X.2007.00480.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144134v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MCN2PTM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Salinelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMPR6FDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Park" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TNS75R5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_41" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H24RDVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L4G30V1J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8FM2GX0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aneiros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DGDBL0XS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>