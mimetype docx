--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1601,248 +1601,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presmoothing in functional linear regression</w:t>
+                <w:t xml:space="preserve">Regression when both response and predictor are functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenceslao González-Manteiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adela Martínez-Calvo</w:t>
+                <w:t xml:space="preserve">Ingrid van Keilegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5705/ss.2010.085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.10-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933573v1</w:t>
+                <w:t xml:space="preserve">hal-00795865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regression when both response and predictor are functions</w:t>
+                <w:t xml:space="preserve">Presmoothing in functional linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslao González-Manteiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid van Keilegom</w:t>
+                <w:t xml:space="preserve">Adela Martínez-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109, pp.10-28. </w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.69-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2012.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5705/ss.2010.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795865v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la fonction de régression pour variable explicative et réponse fonctionnelles dépendantes [Nonparametric regression for functional response and functional regressor under dependence]</w:t>
               </w:r>
@@ -2300,501 +2300,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of uniform consistency for nonparametric estimates with functional variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locally modelled regression and functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrientos-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Tadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.07.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5-6), pp.617-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10485250903089930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629617v1</w:t>
+                <w:t xml:space="preserve">hal-00629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally modelled regression and functional data</w:t>
+                <w:t xml:space="preserve">Choix optimal de l'indice multi-fonctionnel: méthode de validation croisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barrientos-Marin</w:t>
+                <w:t xml:space="preserve">Mohand Bouraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ait Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (5), pp.355-367</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629240v1</w:t>
+                <w:t xml:space="preserve">hal-00629366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix optimal de l'indice multi-fonctionnel: méthode de validation croisée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-dimensional data : a fascinating statistical challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (2), pp.305-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2009.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629366v1</w:t>
+                <w:t xml:space="preserve">hal-00629611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional data : a fascinating statistical challenge</w:t>
+                <w:t xml:space="preserve">Rate of uniform consistency for nonparametric estimates with functional variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Laksaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Tadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (2), pp.305-306. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (2), pp.335-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2009.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2009.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629611v1</w:t>
+                <w:t xml:space="preserve">hal-00629617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of the bootstrap in non-parametric functional regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid van Keilegom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,238 +3042,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non-paramétrique de la fonction de hasard avec variable explicative fonctionnelle. [Nonparametric estimation of the hazard function with explanatory functional variable]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence de l'estimateur à noyau des k plus proches voisins en régression fonctionnelle non-paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Burba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abbes Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346 (5-6), pp.339-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794957v1</w:t>
+                <w:t xml:space="preserve">hal-00634630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence de l'estimateur à noyau des k plus proches voisins en régression fonctionnelle non-paramétrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation non-paramétrique de la fonction de hasard avec variable explicative fonctionnelle. [Nonparametric estimation of the hazard function with explanatory functional variable]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbes Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue roumaine de mathématiques pures et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.01.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00634630v1</w:t>
+                <w:t xml:space="preserve">hal-00794957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-validated estimations in the single-functional index model</w:t>
               </w:r>
@@ -4475,252 +4475,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d’images hyperspectrales par des méthodes fonctionnelles non-paramétriques</w:t>
+                <w:t xml:space="preserve">Non-parametric functional methods for hyperspectral image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742518v1</w:t>
+                <w:t xml:space="preserve">hal-02740723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric functional methods for hyperspectral image classification</w:t>
+                <w:t xml:space="preserve">Classification d’images hyperspectrales par des méthodes fonctionnelles non-paramétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Zullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. colloque scientifique SFPT-GH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02740723v1</w:t>
+                <w:t xml:space="preserve">hal-02742518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découpage de courbes de densité : Application au dépistage du cancer</w:t>
               </w:r>
@@ -5068,173 +5068,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
+                <w:t xml:space="preserve">The Oxford Handbook of Functional Data Analaysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford university press, XVI-494 p., 2011, 978-0-19-956844-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794868v1</w:t>
+                <w:t xml:space="preserve">hal-00737520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oxford Handbook of Functional Data Analaysis</w:t>
+                <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Physica-Verlag / Springer, 320 p., 2011, 978-3-7908-2735-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737520v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and Operatorial Statistics</w:t>
               </w:r>
@@ -5739,302 +5739,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric conditional density estimation for functional data. Econometric applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Quintela-Del-Río</w:t>
+                <w:t xml:space="preserve">Structural tests in regression on functional variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.263-268, 2011, 978-3-7908-2735-4. </w:t>
+              <w:t xml:space="preserve">Recent advances in functional data analysis and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.77-83, 2011, 978-3-7908-2735-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794752v1</w:t>
+                <w:t xml:space="preserve">hal-00794815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural tests in regression on functional variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delsol</w:t>
+                <w:t xml:space="preserve">Nonparametric conditional density estimation for functional data. Econometric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Quintela-Del-Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in functional data analysis and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.77-83, 2011, 978-3-7908-2735-4. </w:t>
+              <w:t xml:space="preserve">Recent Advances in Functional Data Analysis and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physica-Verlag / Springer, pp.263-268, 2011, 978-3-7908-2735-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-2736-1_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794815v1</w:t>
+                <w:t xml:space="preserve">hal-00794752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholding in nonparametric functional regression with scalar response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Martínez-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6702,51 +6702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pigoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Mazumder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlac003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Min Chiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Goldsmith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qing Shi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kneip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kokoszka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petersen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.11.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asab027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.11.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2017.1414162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintela-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.807107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2441771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.936605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Goia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0306-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6TZJQMM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266466611000351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kudraszow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2012.671943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Gonz&#225;lez-Manteiga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Calvo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2010.085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Keilegom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.02.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laksaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNQ6316D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2010.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZPMXMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VDJW71LJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.07.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD8VCQT0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629240v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrientos-Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250903089930" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bouraine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Saidi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND95WHFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2009.00662.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.11.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68B9M6G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250802668909" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Rabhi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52GPLJDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait-Sa&#239;di" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kassa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880801980377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.12.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRNJR4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT8H3J4V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.07.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J69N5L0Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0045-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L036XSL3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910601096379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635687v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-842X.2007.00480.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144134v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742518v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MCN2PTM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737520v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Salinelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMPR6FDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Park" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TNS75R5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_41" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H24RDVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794815v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L4G30V1J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8FM2GX0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aneiros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DGDBL0XS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pigoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Mazumder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlac003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886819v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeng-Min Chiou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Goldsmith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Qing Shi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2023.107726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Kneip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kokoszka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petersen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.11.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asab027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Nagy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2018.11.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2017.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2017.1414162" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Quintela-Del-R&#237;o" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474938.2013.807107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dechesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2015.2441771" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2014.936605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Goia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Salinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11749-012-0306-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M6TZJQMM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266466611000351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933580v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kudraszow" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2012.671943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Keilegom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2012.02.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslao Gonz&#225;lez-Manteiga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mart&#237;nez-Calvo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2010.085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795863v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Laksaci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNQ6316D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-EJS600" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delsol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2010.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3ZPMXMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biomet/asq058" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-VDJW71LJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrientos-Marin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250903089930" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bouraine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Saidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2009.10.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND95WHFZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2009.07.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KD8VCQT0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9469.2009.00662.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.11.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68B9M6G8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Burba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250802668909" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52GPLJDM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbes Rabhi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait-Sa&#239;di" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Kassa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331880801980377" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.12.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMRNJR4W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635689v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.10.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT8H3J4V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2006.07.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J69N5L0Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rachdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-007-0045-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L036XSL3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144147v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Camacho Olmedo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610910601096379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635687v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-842X.2007.00480.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160711v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ferr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144134v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494772v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boudou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Romain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sarda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1_1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MCN2PTM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2062-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enersto Salinelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CMPR6FDR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhyun Park" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4TNS75R5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794815v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L4G30V1J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794752v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_41" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H24RDVD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8FM2GX0B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Aneiros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-2736-1_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DGDBL0XS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>