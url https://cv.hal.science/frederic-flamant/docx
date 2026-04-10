--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -576,512 +576,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining transcriptomics and metabolomics to assess neurodevelopmental alteration caused by in utero exposure of mice to three putative thyroid hormone system disruptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of in utero and lactational exposure to a thyroid hormone system disrupting chemical on mouse metabolome and brain transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikke Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rikke Poulsen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Hansen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 508, pp.153905. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.122783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2024.153905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711928v1</w:t>
+                <w:t xml:space="preserve">hal-04501084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormone Receptors Function in GABAergic Neurons During Development and in Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The human OPA1 delTTAG mutation induces adult onset and progressive auditory neuropathy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolanne Coyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Rym Saidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqae101⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-024-05115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711889v1</w:t>
+                <w:t xml:space="preserve">hal-04501558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of in utero and lactational exposure to a thyroid hormone system disrupting chemical on mouse metabolome and brain transcriptome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Hansen</w:t>
+                <w:t xml:space="preserve">Thyroid Hormone Receptors Function in GABAergic Neurons During Development and in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122783⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165 (9), pp.bqae101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqae101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501084v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human OPA1 delTTAG mutation induces adult onset and progressive auditory neuropathy in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining transcriptomics and metabolomics to assess neurodevelopmental alteration caused by in utero exposure of mice to three putative thyroid hormone system disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikke Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81, pp.80. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 508, pp.153905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-024-05115-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2024.153905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501558v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is periventricular heterotopia a useful endpoint for developmental thyroid hormone system disruption in mouse toxicity studies?</w:t>
               </w:r>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terje Svingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kortenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142, pp.105445. </w:t>
@@ -1195,360 +1195,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal Blockade of Thyroid Hormone Signaling Increases Sensitivity to Diet-Induced Obesity in Adult Male Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid hormone action during GABAergic neuron maturation: The quest for mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqad034⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1256877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041371v1</w:t>
+                <w:t xml:space="preserve">hal-04230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone as a temporal switch in mouse development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Thyroid Journal </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), pp.e220225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/etj-22-0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone action during GABAergic neuron maturation: The quest for mechanisms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuronal Blockade of Thyroid Hormone Signaling Increases Sensitivity to Diet-Induced Obesity in Adult Male Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rial-Pensado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Clemmensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Wiersema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (4), pp.bqad034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1256877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqad034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230619v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
               </w:r>
@@ -1573,51 +1573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Canaple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1662,399 +1662,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Receptors’ Target Genes in Mouse Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403617v1</w:t>
+                <w:t xml:space="preserve">hal-03885312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A disease-associated mutation in thyroid hormone receptor α1 causes hearing loss and sensory hair cell patterning defects in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abj4583⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746401v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Receptors’ Target Genes in Mouse Tissues</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A disease-associated mutation in thyroid hormone receptor α1 causes hearing loss and sensory hair cell patterning defects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (19), pp.11444. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (738), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms231911444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abj4583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885312v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Definition of Thyroid Hormone Response Elements Based on a Synthetic STARR-seq Screen</w:t>
               </w:r>
@@ -2304,51 +2304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dall Agnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2395,51 +2395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone and mammalian tissue regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82 (3-4), pp.158-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2473,77 +2473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological Characterization of an Aerosol Exposure Chamber to Explore the Inhalation Effects of the Combination of Paraquat and TiO2 Nano-objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,51 +2620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central vs. Peripheral Action of Thyroid Hormone in Adaptive Thermogenesis: A Burning Topic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,325 +2705,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGO: Breaking Down the Wall between Human Health and Environmental Testing of Endocrine Disrupters</w:t>
+                <w:t xml:space="preserve">Thyroid hormone receptor α in skeletal muscle is essential for T3‐mediated increase in energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Holbech</w:t>
+                <w:t xml:space="preserve">Trine S Nicolaisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Matthiessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hansen</w:t>
+                <w:t xml:space="preserve">Anders B Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Schuurmann</w:t>
+                <w:t xml:space="preserve">Oksana Dmytriyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries Knapen</w:t>
+                <w:t xml:space="preserve">Jens Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars R Ingerslev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21082954⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.15480-15491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202001258RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904035v1</w:t>
+                <w:t xml:space="preserve">hal-02996920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone receptor α in skeletal muscle is essential for T3‐mediated increase in energy expenditure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ERGO: Breaking Down the Wall between Human Health and Environmental Testing of Endocrine Disrupters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders B Klein</w:t>
+                <w:t xml:space="preserve">Henrik Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oksana Dmytriyeva</w:t>
+                <w:t xml:space="preserve">Peter Matthiessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Lund</w:t>
+                <w:t xml:space="preserve">Gerrit Schuurmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars R Ingerslev</w:t>
+                <w:t xml:space="preserve">Dries Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.15480-15491. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), pp.2954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202001258RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21082954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996920v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Languilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (6), pp.101236. </w:t>
@@ -3515,51 +3515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides, perturbateurs endocriniens de la glande thyroïde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les perturbateurs endocriniens, 13, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,103 +3986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Protocols to Study the Interactions of Thyroid Hormone Receptors with Other Proteins and Chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Matthiessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Schüürmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1801 (3), pp.9-16. </w:t>
@@ -4120,64 +4120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of T3 Availability in the Developing Brain: The Mouse Genetics Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4401,51 +4401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dkhissi-Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 321, pp.18-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiemin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Hormone Signaling Pathways: Time for a More Precise Nomenclature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheue-Yann Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,77 +4747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Investigation of Thyroid Hormone Receptor Function in the Developing and Adult Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.303-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4864,51 +4864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9: a breakthrough in generating mouse models for endocrinologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (2), pp.R81-R92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4955,51 +4955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Hybridization of Glucagon and Thyroid Hormone Optimizes Therapeutic Impact for Metabolic Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Finan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoffer Clemmensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhimeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5076,51 +5076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futures Challenges in Thyroid Hormone Signaling Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,51 +5167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Hormone signaling in the mouse retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,51 +5297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A temporary compendium of thyroid hormone target genes in brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Morte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vlaeminck-Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Wémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5529,51 +5529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: “Thyroid Hormone in Brain and Brain Cells”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriyuki Koibuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Savagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vlaeminck-Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5819,51 +5819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 325, pp.125-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5961,51 +5961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jesus Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Conscience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155 (2), pp.635-646. </w:t>
@@ -6082,51 +6082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6497,51 +6497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81 (12), pp.1159 - 1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6734,51 +6734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nongenomic, TRβ-Dependent, Thyroid Hormone Response Gets Genetic Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155 (9), pp.3206-3209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6959,51 +6959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Thyroid hormone T3 triggers the developmental loss of axonal regenerative capacity]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan X. Avci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7044,252 +7044,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profound morphological and functional changes of rodent Purkinje cells between the first and the second postnatal weeks: a metamorphosis?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thyroid hormone limits postnatal Sertoli cell proliferation in vivo by activation of its alpha1 isoform receptor (TRalpha1) present in these cells and by regulation of Cdk4/JunD/c-myc mRNA levels in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Justine Guerquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00011⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.111.098418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543632v1</w:t>
+                <w:t xml:space="preserve">hal-01129659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone limits postnatal Sertoli cell proliferation in vivo by activation of its alpha1 isoform receptor (TRalpha1) present in these cells and by regulation of Cdk4/JunD/c-myc mRNA levels in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profound morphological and functional changes of rodent Purkinje cells between the first and the second postnatal weeks: a metamorphosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.111.098418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2012.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129659v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone triggers the developmental loss of axonal regenerative capacity via thyroid hormone receptor alpha 1 and kruppel-like factor 9 in Purkinje cells</w:t>
               </w:r>
@@ -7461,51 +7461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bondesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.e30703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7591,51 +7591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (2), pp.99-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7721,51 +7721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Le Greneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (7), pp.e11673. </w:t>
@@ -7842,51 +7842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wena de Vanssay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard M. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8093,51 +8093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guissouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,51 +8737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone receptors : lessons from knockout and knock-in mutant mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8845,51 +8845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Ping Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,273 +9063,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital hypothyroid Pax8-/- mutant mice can be rescued by inactivating the TRalpha gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Null mutant mice for thyroid hormone receptors. In Thyroid hormone receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (1), pp.24-32</w:t>
+              <w:t xml:space="preserve">Methods in molecular medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.13-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679582v1</w:t>
+                <w:t xml:space="preserve">hal-00023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null mutant mice for thyroid hormone receptors. In Thyroid hormone receptors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Aubert</w:t>
+                <w:t xml:space="preserve">Congenital hypothyroid Pax8-/- mutant mice can be rescued by inactivating the TRalpha gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Poguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Plateroti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chanssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chassande</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in molecular medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.13-29</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (1), pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023831v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of oligodendrocyte precursor cells and altered myelination in optic nerve associated to retina degeneration in mice devoid of all thyroid hormone receptors</w:t>
               </w:r>
@@ -9354,51 +9354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (5), pp.2907-2911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lezmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9579,51 +9579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9713,51 +9713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,51 +9851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tsuboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,64 +9950,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormone receptor knockouts : their contribution to our understanding of thyroid hormone resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10084,51 +10084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10166,51 +10166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of thyroid hormone and its alpha receptor in avian neurulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10248,90 +10248,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transcripts initiated from an internal promoter in the c-erbA-alpha locus that encode inhibitors of retinoic acid receptor-alpha and triiodothyronine receptor activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chassande</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10386,51 +10386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The osteoclast generation : an in vitro and in vivo study with a genetically labelled avian monocytic cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10494,51 +10494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virofection : a one-step procedure for using replication-defective retrovirus vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10576,51 +10576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectors derived from avian leucosis and sarcoma viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10684,51 +10684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication-competent and -defective retrovirus vectors for oncogenic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Heard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10766,51 +10766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virofection: a new procedure to achieve stable expression of genes transferred into early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10913,51 +10913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drynda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11012,51 +11012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11133,51 +11133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11257,277 +11257,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging cells for avian leukosis virus-based vectors with various host ranges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying genes involved in the variability of genetic fatness in the growing chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Molina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. El Khadir-Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Drynda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 66 (9), pp.5671-5676</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 71, pp.1911-1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703488v1</w:t>
+                <w:t xml:space="preserve">hal-02699766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genes involved in the variability of genetic fatness in the growing chicken</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. El Khadir-Mounier</w:t>
+                <w:t xml:space="preserve">Packaging cells for avian leukosis virus-based vectors with various host ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Langlois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">R.M. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drynda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 71, pp.1911-1920</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 66 (9), pp.5671-5676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699766v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
               </w:r>
@@ -11539,51 +11539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11634,77 +11634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ApoVLDLII gene transcription in immature cockerels without estradiol stimulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11736,299 +11736,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSTRUCTION ET UTILISATION DE VECTEURS DÉRIVÉS DU VIRUS DE L'ÉRYTHROBLASTOSE AVIAIRE POUR LE TRANSFERT DE GÈNES CHEZ LE POULET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">In vitro synthesis of infectious retroviral RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchaibi M</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Sorge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 62 (5), pp.1827-1831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.62.5.1827-1831.1988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00901808v1</w:t>
+                <w:t xml:space="preserve">hal-03278437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro synthesis of infectious retroviral RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">CONSTRUCTION ET UTILISATION DE VECTEURS DÉRIVÉS DU VIRUS DE L'ÉRYTHROBLASTOSE AVIAIRE POUR LE TRANSFERT DE GÈNES CHEZ LE POULET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchaibi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoraval P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Sorge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chambonnet F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savatier P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 19 (1), pp.85-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278437v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00901808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An embryonic DNA-binding protein specific for the promoter of the retrovirus long terminal repeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 7 (10), pp.3548-3553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12062,51 +12062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue specificity of retrovirus expression in inoculated avian embryos revealed by in situ hybridization to whole-body section.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leguellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12215,64 +12215,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of prenatal co-exposure to environmental toxins on the developing brain: the example of the paraquat herbicide and nanoscaled TiO2 aerosols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gaie-Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12323,51 +12323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inhalation study combining nanoTiO2 and Paraquat exposure in a transgenic mouse model of Parkinson's disease: a novel approach to study nanopesticides impact on brain function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bencsik Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12435,51 +12435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and metrological characterization of an aerosol generation device dedicated to inhalation toxicology studies: the nanopesticide case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaie-Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12614,64 +12614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mouse genetics to investigate thyroid hormone signaling in the developing and adult brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koibuchi N.; Yen P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Disruption and Neurodevelopment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media, 2016, Contemporary Clinical Neuroscience, </w:t>
@@ -12722,64 +12722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null Mutant Mice for Thyroid Hormone Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13041,51 +13041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13272,51 +13272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29970-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Poulsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122783" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kortenkamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222418v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/etj-22-0225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abj4583" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911444" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqac084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guill&#233;n-Yunta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bueno-Arribas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Pedrazuela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105896" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dall Agnol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.02.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delcour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine S Nicolaisen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders B Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Dmytriyeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R Ingerslev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001258RR" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soamalala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2019.0602" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02445614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hirose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Payumo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cutie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Xie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyun Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22724-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheue-Yann Cheng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hollenberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Moeller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0305" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Finan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimeng Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stemmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00058" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arbogast" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gl&#246;smann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Peichl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Morte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.05.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHGB7L57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis W&#233;meau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13J4MXPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Koibuchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bernal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00099" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-1120" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R095S260-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Obregon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Conscience" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1435" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Dettling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zimmermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chim Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bress" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.08.025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130502v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22437" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8F011F19963FE0AD3936B825B3CB71C77FABB86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1597" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543632v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129659v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.111.098418" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bondesson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030703" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Picou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2011.03.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis B&#233;by" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011673" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quignodon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Martinez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Compe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0054" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guadano-Ferraz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Bernal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01570" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Dupr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guissouma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seugnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Scanlan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1209" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677765v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Janier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuzel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401843101" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Yen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Walker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Poguet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meltzer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679582v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanssade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gauthier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Revol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsuboi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688895v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourisseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683768v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695326v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691819v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705128v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704566v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699936v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian-Belin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girod" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drynda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronfort" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703488v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Molina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699766v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699564v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901808v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchaibi M" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval P" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambonnet F" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier P" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278437v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sorge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.62.5.1827-1831.1988" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278438v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gurin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.7.10.3548-3553.1987" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Nigon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04814096v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602158v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencsik Anna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisicaro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gadot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03725755v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaslin-Reimann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201907002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00159617v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vincent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29970-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Poulsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kortenkamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/etj-22-0225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abj4583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqac084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guill&#233;n-Yunta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bueno-Arribas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Pedrazuela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105896" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dall Agnol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.02.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delcour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine S Nicolaisen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders B Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Dmytriyeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R Ingerslev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001258RR" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soamalala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2019.0602" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02445614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hirose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Payumo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cutie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Xie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyun Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22724-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheue-Yann Cheng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hollenberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Moeller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0305" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Finan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimeng Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stemmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00058" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arbogast" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gl&#246;smann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Peichl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Morte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.05.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHGB7L57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis W&#233;meau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13J4MXPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Koibuchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bernal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00099" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-1120" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R095S260-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Obregon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Conscience" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1435" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Dettling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zimmermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chim Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bress" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.08.025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130502v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22437" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8F011F19963FE0AD3936B825B3CB71C77FABB86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1597" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129659v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.111.098418" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bondesson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030703" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Picou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2011.03.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis B&#233;by" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011673" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quignodon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Martinez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Compe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0054" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guadano-Ferraz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Bernal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01570" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Dupr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guissouma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seugnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Scanlan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1209" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677765v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Janier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuzel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401843101" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Yen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Walker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Poguet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meltzer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679582v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanssade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gauthier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Revol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsuboi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688895v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourisseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683768v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695326v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691819v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705128v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704566v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699936v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian-Belin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girod" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drynda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronfort" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699766v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Molina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699564v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278437v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sorge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.62.5.1827-1831.1988" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901808v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchaibi M" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval P" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambonnet F" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier P" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278438v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gurin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.7.10.3548-3553.1987" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Nigon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04814096v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602158v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencsik Anna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisicaro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gadot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03725755v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaslin-Reimann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201907002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00159617v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vincent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>