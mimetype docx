--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -66,2800 +66,2800 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormone Receptors Approach Their 40th Birthday</w:t>
+                <w:t xml:space="preserve">A transcription regulator atlas identifies TOX3 as an Atoh1 coactivator in cerebellar development and tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf094⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2527163123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209052v1</w:t>
+                <w:t xml:space="preserve">hal-05600497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOSHI-seq: a high-throughput screening assay to test the functionality of putative response elements for nuclear hormone receptors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thyroid Hormone Receptors Approach Their 40th Birthday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29970-8⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166 (7), pp.bqaf094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473631v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SOSHI-seq: a high-throughput screening assay to test the functionality of putative response elements for nuclear hormone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shijia Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29970-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082499v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Responsive Genes in Adult Mouse Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shijia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dusabyinema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqaf084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443982v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of in utero and lactational exposure to a thyroid hormone system disrupting chemical on mouse metabolome and brain transcriptome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thyroid Hormones Act as a Timer for the Postnatal Maturation of Parvalbumin Neurons in Mouse Neocortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122783⟩</w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (12), pp.1443-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10507256251390868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501084v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human OPA1 delTTAG mutation induces adult onset and progressive auditory neuropathy in mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolanne Coyat</w:t>
+                <w:t xml:space="preserve">Thyroid Hormone Receptors Function in GABAergic Neurons During Development and in Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Rym Saidia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-024-05115-4⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165 (9), pp.bqae101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqae101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501558v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormone Receptors Function in GABAergic Neurons During Development and in Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Flamant</w:t>
+                <w:t xml:space="preserve">Combining transcriptomics and metabolomics to assess neurodevelopmental alteration caused by in utero exposure of mice to three putative thyroid hormone system disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikke Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Richard</w:t>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 165 (9), pp.bqae101. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 508, pp.153905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqae101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2024.153905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711889v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining transcriptomics and metabolomics to assess neurodevelopmental alteration caused by in utero exposure of mice to three putative thyroid hormone system disruptors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The human OPA1 delTTAG mutation induces adult onset and progressive auditory neuropathy in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Affortit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolanne Coyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Rym Saidia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2024.153905⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-024-05115-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711928v1</w:t>
+                <w:t xml:space="preserve">hal-04501558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is periventricular heterotopia a useful endpoint for developmental thyroid hormone system disruption in mouse toxicity studies?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of in utero and lactational exposure to a thyroid hormone system disrupting chemical on mouse metabolome and brain transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikke Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2023.105445⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.122783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222380v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone action during GABAergic neuron maturation: The quest for mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is periventricular heterotopia a useful endpoint for developmental thyroid hormone system disruption in mouse toxicity studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramhøj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terje Svingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kortenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Richard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1256877⟩</w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.105445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2023.105445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230619v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone as a temporal switch in mouse development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuronal Blockade of Thyroid Hormone Signaling Increases Sensitivity to Diet-Induced Obesity in Adult Male Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rial-Pensado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Clemmensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Wiersema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Thyroid Journal </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/etj-22-0225⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (4), pp.bqad034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqad034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222418v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal Blockade of Thyroid Hormone Signaling Increases Sensitivity to Diet-Induced Obesity in Adult Male Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid hormone as a temporal switch in mouse development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqad034⟩</w:t>
+              <w:t xml:space="preserve">European Thyroid Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.e220225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/etj-22-0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041371v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid hormone action during GABAergic neuron maturation: The quest for mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2023.1256877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03958312v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Receptors’ Target Genes in Mouse Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Brown adipocytes local response to thyroid hormone is required for adaptive thermogenesis in adult male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Garteizgogeascoa Suñer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Canaple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gautier-Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231911444⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e81996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.81996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885312v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal exposure to paraquat and nanoscaled TiO2 aerosols alters the gene expression of the developing brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 287 (Pt 3), pp.132253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A disease-associated mutation in thyroid hormone receptor α1 causes hearing loss and sensory hair cell patterning defects in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Affortit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (738), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.abj4583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Definition of Thyroid Hormone Response Elements Based on a Synthetic STARR-seq Screen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Atlas of Thyroid Hormone Receptors’ Target Genes in Mouse Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqac084⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (19), pp.11444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231911444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746531v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CRISPR/Cas9-engineered avatar mouse model of monocarboxylate transporter 8 deficiency displays distinct neurological alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Valcárcel-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Guillén-Yunta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Bueno-Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Montero-Pedrazuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Grijota-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174, pp.105896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2022.105896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of pesticides capacity to act as agonists/antagonists of the thyroid hormone nuclear receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Functional Definition of Thyroid Hormone Response Elements Based on a Synthetic STARR-seq Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102957⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (8), pp.bqac084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqac084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520452v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone and mammalian tissue regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">In vitro assessment of pesticides capacity to act as agonists/antagonists of the thyroid hormone nuclear receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dall Agnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.02.002⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (9), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285023v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological Characterization of an Aerosol Exposure Chamber to Explore the Inhalation Effects of the Combination of Paraquat and TiO2 Nano-objects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thyroid hormone and mammalian tissue regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4209/aaqr.200626⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (3-4), pp.158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2020.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416520v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central vs. Peripheral Action of Thyroid Hormone in Adaptive Thermogenesis: A Burning Topic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Metrological Characterization of an Aerosol Exposure Chamber to Explore the Inhalation Effects of the Combination of Paraquat and TiO2 Nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.200626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4209/aaqr.200626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10061327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278371v1</w:t>
+                <w:t xml:space="preserve">hal-03416520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone receptor α in skeletal muscle is essential for T3‐mediated increase in energy expenditure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jens Lund</w:t>
+                <w:t xml:space="preserve">Central vs. Peripheral Action of Thyroid Hormone in Adaptive Thermogenesis: A Burning Topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars R Ingerslev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.15480-15491. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202001258RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10061327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996920v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERGO: Breaking Down the Wall between Human Health and Environmental Testing of Endocrine Disrupters</w:t>
               </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Holbech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Matthiessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Schuurmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,9212 +2973,9358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid hormone receptor α in skeletal muscle is essential for T3‐mediated increase in energy expenditure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rey-Millet</w:t>
+                <w:t xml:space="preserve">Trine S Nicolaisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Prieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzy Markossian</w:t>
+                <w:t xml:space="preserve">Anders B Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Dmytriyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars R Ingerslev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100899⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.15480-15491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202001258RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634530v2</w:t>
+                <w:t xml:space="preserve">hal-02996920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRMT1 Is Critical for the Transcriptional Activity and the Stability of the Progesterone Receptor.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Languilaire</w:t>
+                <w:t xml:space="preserve">A Pivotal Genetic Program Controlled by Thyroid Hormone during the Maturation of GABAergic Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mikaelian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Flamant</w:t>
+                <w:t xml:space="preserve">Martin Rey-Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Prieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (6), pp.101236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101236⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.100899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019840v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Novel Cases of Resistance to Thyroid Hormone Due to THRA Mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane E Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Bouhours-Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Soamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Paloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (8), pp.1217-1221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/thy.2019.0602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRMT1 Is Critical for the Transcriptional Activity and the Stability of the Progesterone Receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">Lucie Malbeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Busi</w:t>
+                <w:t xml:space="preserve">Coralie Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Gauthier</w:t>
+                <w:t xml:space="preserve">Cécile Languilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mikaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (6), pp.101236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983685v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides, perturbateurs endocriniens de la glande thyroïde ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Boumaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Busi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02445614v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for hormonal control of heart regenerative capacity during endothermy acquisition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticides, perturbateurs endocriniens de la glande thyroïde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les perturbateurs endocriniens, 13, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aar2038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02983719v1</w:t>
+                <w:t xml:space="preserve">anses-02445614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Case of Thyroid Hormone Resistance α Caused by a Mutation of THRA/TRα1</w:t>
+                <w:t xml:space="preserve">Evidence for hormonal control of heart regenerative capacity during endothermy acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Sun</w:t>
+                <w:t xml:space="preserve">Kentaro Hirose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiying Wu</w:t>
+                <w:t xml:space="preserve">Alexander Payumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongrong Xie</w:t>
+                <w:t xml:space="preserve">Stephen Cutie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengyun Wang</w:t>
+                <w:t xml:space="preserve">Alison Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Chen</w:t>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.665-669. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.eaar2038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/js.2019-00011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aar2038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983728v1</w:t>
+                <w:t xml:space="preserve">hal-02983719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Case of Thyroid Hormone Resistance α Caused by a Mutation of THRA/TRα1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Teixeira</w:t>
+                <w:t xml:space="preserve">Hui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Aguilera</w:t>
+                <w:t xml:space="preserve">Haiying Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/thy.2017.0389⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.665-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/js.2019-00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278383v1</w:t>
+                <w:t xml:space="preserve">hal-02983728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Protocols to Study the Interactions of Thyroid Hormone Receptors with Other Proteins and Chromatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dries Knapen</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9 Editing of the Mouse Thra Gene Produces Models with Variable Resistance to Thyroid Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7902-8_2⟩</w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/thy.2017.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278376v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of T3 Availability in the Developing Brain: The Mouse Genetics Contribution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two Protocols to Study the Interactions of Thyroid Hormone Receptors with Other Proteins and Chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Holbech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Matthiessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Schüürmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Knapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00265⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 1801 (3), pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7902-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroporation of mice zygotes with dual guide RNA/Cas9 complexes for simple and efficient cloning-free genome editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte F. Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.4679. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22724-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal expression of a thyroid hormone receptor α mutation alters mouse behaviour</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Regulation of T3 Availability in the Developing Brain: The Mouse Genetics Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278396v1</w:t>
+                <w:t xml:space="preserve">hal-02621572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylcytosine dioxygenase TET3 interacts with thyroid hormone nuclear receptors and stabilizes their association to chromatin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuronal expression of a thyroid hormone receptor α mutation alters mouse behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">S. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dkhissi-Benyahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1702192114⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 321, pp.18-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278385v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid Hormone Signaling Pathways: Time for a More Precise Nomenclature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Methylcytosine dioxygenase TET3 interacts with thyroid hormone nuclear receptors and stabilizes their association to chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyue Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiemin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2017-00250⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (31), pp.8229-8234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1702192114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278395v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Investigation of Thyroid Hormone Receptor Function in the Developing and Adult Brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thyroid Hormone Signaling Pathways: Time for a More Precise Nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheue-Yann Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Moeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2017.01.001⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (7), pp.2052-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2017-00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278392v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9: a breakthrough in generating mouse models for endocrinologists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Genetic Investigation of Thyroid Hormone Receptor Function in the Developing and Adult Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-15-0305⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.303-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.ctdb.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278399v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Hybridization of Glucagon and Thyroid Hormone Optimizes Therapeutic Impact for Metabolic Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISPR/Cas9: a breakthrough in generating mouse models for endocrinologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.R81-R92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-15-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278397v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futures Challenges in Thyroid Hormone Signaling Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical Hybridization of Glucagon and Thyroid Hormone Optimizes Therapeutic Impact for Metabolic Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Finan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Clemmensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Stemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2016.00058⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3), pp.843-857.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2016.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635655v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid Hormone signaling in the mouse retina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Glösmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Peichl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), 20 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0168003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temporary compendium of thyroid hormone target genes in brain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Futures Challenges in Thyroid Hormone Signaling Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Morte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2014.05.023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2016.00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02164764v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRα receptor mutations extend the spectrum of syndromes of reduced sensitivity to thyroid hormone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A temporary compendium of thyroid hormone target genes in brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Wémeau</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Morte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.022⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1849 (2), pp.122-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2014.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278401v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: “Thyroid Hormone in Brain and Brain Cells”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriyuki Koibuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2015.00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Mutation in THRA Gene Associated With an Atypical Phenotype of Resistance to Thyroid Hormone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">TRα receptor mutations extend the spectrum of syndromes of reduced sensitivity to thyroid hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vlaeminck-Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Espiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Wémeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.1103-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2015-1120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02952401v1</w:t>
+                <w:t xml:space="preserve">hal-03278401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicogenomic analysis of the ability of brominated flame retardants TBBPA and BDE-209 to disrupt thyroid hormone signaling in neural cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Novel Mutation in THRA Gene Associated With an Atypical Phenotype of Resistance to Thyroid Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Savagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vlaeminck-Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (8), pp.2841-2848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2015-1120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03278405v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Targeted Inactivation of TRβ Gene in Thyroid Follicular Cells Suggests a New Mechanism of Regulation of Thyroid Hormone Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Selmi-Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jesus Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Conscience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155 (2), pp.635-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2013-1435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purkinje cells and Bergmann glia are primary targets of the TRα1 thyroid hormone receptor during mouse cerebellum postnatal development.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Toxicogenomic analysis of the ability of brominated flame retardants TBBPA and BDE-209 to disrupt thyroid hormone signaling in neural cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Picou</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Richard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.103226⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 325, pp.125-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2014.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968730v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous functions of murine thyroid hormone receptor TRα and TRβ in cochlear hair cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purkinje cells and Bergmann glia are primary targets of the TRα1 thyroid hormone receptor during mouse cerebellum postnatal development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sze Chim Lee</w:t>
+                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Bress</w:t>
+                <w:t xml:space="preserve">Frédéric Picou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2013.08.025⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (1), pp.166-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.103226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278424v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minireview: Deciphering Direct and Indirect Influence of Thyroid Hormone With Mouse Genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dkhissi-Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Picou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.429-441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2013-1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect consequences on gene expression of a thyroid hormone receptor alpha 1 mutation restricted to Sertoli cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous functions of murine thyroid hormone receptor TRα and TRβ in cochlear hair cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Fumel</w:t>
+                <w:t xml:space="preserve">Juliane Dettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Franz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Chim Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.22437⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 382 (1), pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2013.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01130502v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chondrocytes Play a Major Role in the Stimulation of Bone Growth by Thyroid Hormone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Charles</w:t>
+                <w:t xml:space="preserve">Direct and indirect consequences on gene expression of a thyroid hormone receptor alpha 1 mutation restricted to Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Riviere</w:t>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlys Gilles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 155 (8), pp.3123-3135. </w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (12), pp.1159 - 1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2014-1109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrd.22437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193997v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenomic, TRβ-Dependent, Thyroid Hormone Response Gets Genetic Support</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chondrocytes Play a Major Role in the Stimulation of Bone Growth by Thyroid Hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 155 (9), pp.3206-3209. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 155 (8), pp.3123-3135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2014-1109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2014-1597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278412v1</w:t>
+                <w:t xml:space="preserve">hal-01193997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of thyroid hormone receptors shared and specific functions in neural cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nongenomic, TRβ-Dependent, Thyroid Hormone Response Gets Genetic Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (9), pp.3206-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2014-1597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1210626110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278425v1</w:t>
+                <w:t xml:space="preserve">hal-03278412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Thyroid hormone T3 triggers the developmental loss of axonal regenerative capacity]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide analysis of thyroid hormone receptors shared and specific functions in neural cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hasan Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2013293005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (8), pp.E766-E775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1210626110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543628v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone limits postnatal Sertoli cell proliferation in vivo by activation of its alpha1 isoform receptor (TRalpha1) present in these cells and by regulation of Cdk4/JunD/c-myc mRNA levels in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Thyroid hormone T3 triggers the developmental loss of axonal regenerative capacity]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan X. Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.245--247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2013293005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.111.098418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129659v1</w:t>
+                <w:t xml:space="preserve">hal-01543628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profound morphological and functional changes of rodent Purkinje cells between the first and the second postnatal weeks: a metamorphosis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnana.2012.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone triggers the developmental loss of axonal regenerative capacity via thyroid hormone receptor alpha 1 and kruppel-like factor 9 in Purkinje cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+                <w:t xml:space="preserve">Thyroid hormone limits postnatal Sertoli cell proliferation in vivo by activation of its alpha1 isoform receptor (TRalpha1) present in these cells and by regulation of Cdk4/JunD/c-myc mRNA levels in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Fumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Justine Guerquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1119853109⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.111.098418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545809v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Search Reveals the Existence of a Limited Number of Thyroid Hormone Receptor Alpha Target Genes in Cerebellar Neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Thyroid hormone triggers the developmental loss of axonal regenerative capacity via thyroid hormone receptor alpha 1 and kruppel-like factor 9 in Purkinje cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan X. Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Wehrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030703⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (35), pp.14206-14211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1119853109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164760v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormone thyroïdienne et développement du cervelet : effets directs ou indirects ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Search Reveals the Existence of a Limited Number of Thyroid Hormone Receptor Alpha Target Genes in Cerebellar Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Picou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bondesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e30703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0030703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164736v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otx2 Gene Deletion in Adult Mouse Retina Induces Rapid RPE Dystrophy and Slow Photoreceptor Degeneration.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hormone thyroïdienne et développement du cervelet : effets directs ou indirects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Picou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011673⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (2), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506174v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the role of mid-wavelength cones in circadian responses to light.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Otx2 Gene Deletion in Adult Mouse Retina Induces Rapid RPE Dystrophy and Slow Photoreceptor Degeneration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Béby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Housset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Le Greneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.e11673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00135926v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined approach identifies a limited number of new thyroid hormone target genes in post-natal mouse cerebellum.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the role of mid-wavelength cones in circadian responses to light.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Compe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Guyot</w:t>
+                <w:t xml:space="preserve">Ouria Dkhissi-Benyahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Allioli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wena de Vanssay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard M. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/JME-06-0054⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (5), pp.677-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206218v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00135926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral circulation of the prion infectious agent in transgenic mice expressing the ovine prion protein gene in neurons only</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined approach identifies a limited number of new thyroid hormone target genes in post-natal mouse cerebellum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Samarut</w:t>
+                <w:t xml:space="preserve">Laure Quignodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Baron</w:t>
+                <w:t xml:space="preserve">Carmen Grijota-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Compe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/512085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/JME-06-0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180826v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone signaling is highly heterogeneous during pre- and postnatal brain development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripheral circulation of the prion infectious agent in transgenic mice expressing the ovine prion protein gene in neurons only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Bernal</w:t>
+                <w:t xml:space="preserve">C. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lezmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 195 (7), pp.997-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/512085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672363v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both thyroid hormone receptor (TR)beta1 and TRbeta2 isoforms contribute to the regulation of hypothalamic Thyrotropin-releasing hormone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Seugnet</w:t>
+                <w:t xml:space="preserve">Thyroid hormone signaling is highly heterogeneous during pre- and postnatal brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Quignodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Scanlan</w:t>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guadano-Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2003-1209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 33, pp.467-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675694v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone receptor alpha is a molecular switch of cardiac function between fetal and postnatal life</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Both thyroid hormone receptor (TR)beta1 and TRbeta2 isoforms contribute to the regulation of hypothalamic Thyrotropin-releasing hormone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chuzel</w:t>
+                <w:t xml:space="preserve">S.M. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guissouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Seugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Scanlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0401843101⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 145 (5), pp.2337-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2003-1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677765v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor RFX3 directs nodal cilium development and left-right asymmetry specification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thyroid hormone receptor alpha is a molecular switch of cardiac function between fetal and postnatal life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baas</w:t>
+                <w:t xml:space="preserve">W. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barras</w:t>
+                <w:t xml:space="preserve">M.F. Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Quignodon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MCB.24.10.4417-4427.2004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (28), pp.10332-10337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0401843101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679672v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone receptors : lessons from knockout and knock-in mutant mice</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The transcription factor RFX3 directs nodal cilium development and left-right asymmetry specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aitlounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (10), pp.4417-4427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MCB.24.10.4417-4427.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670632v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ligand and thyroid hormone receptor isoforms on hepatic gene expression profiles of thyroid hormone receptor knockout mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thyroid hormone receptors : lessons from knockout and knock-in mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (6), pp.581-587</w:t>
+              <w:t xml:space="preserve">Trends in Endocrinology and Metabolism = Trends in Endocrinology &amp; Metabolism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (2), pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676180v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analysis of knockout mice identifies cyclin D2 as a possible mediator for the action of thyroid hormone during the postnatal development of the cerebellum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Effects of ligand and thyroid hormone receptor isoforms on hepatic gene expression profiles of thyroid hormone receptor knockout mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Ping Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Meltzer</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 254, pp.188-199</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (6), pp.581-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671535v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null mutant mice for thyroid hormone receptors. In Thyroid hormone receptors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denise Aubert</w:t>
+                <w:t xml:space="preserve">Microarray analysis of knockout mice identifies cyclin D2 as a possible mediator for the action of thyroid hormone during the postnatal development of the cerebellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Poguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Ping Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chassande</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.M. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in molecular medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22, pp.13-29</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 254, pp.188-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023831v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congenital hypothyroid Pax8-/- mutant mice can be rescued by inactivating the TRalpha gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Poguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelina Plateroti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chanssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (1), pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of oligodendrocyte precursor cells and altered myelination in optic nerve associated to retina degeneration in mice devoid of all thyroid hormone receptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Null mutant mice for thyroid hormone receptors. In Thyroid hormone receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods in molecular medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22, pp.13-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678333v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florid Plaque in ovine PrP transgenic mice infected with an experimental ovine BSE.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Persistence of oligodendrocyte precursor cells and altered myelination in optic nerve associated to retina degeneration in mice devoid of all thyroid hormone receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/embo-reports/kve204⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (5), pp.2907-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.052482299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023828v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Florid Plaque in ovine PrP transgenic mice infected with an experimental ovine BSE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lezmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.75.11.5328-5334.2001⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (10), pp.952-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/embo-reports/kve204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634581v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
+                <w:t xml:space="preserve">Efficient Transmission of Two Different Sheep Scrapie Isolates in Transgenic Mice Expressing the Ovine PrP Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.75.11.5328-5334.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672143v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel growth -factor-dependent myeloid cell line derived from mouse bone marrow cells contains progenitors endowed with high proliferative potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Efficient transmission of two different sheep scrapie isolates in transgenic mice expressing the ovine PrP gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 27 (1), pp.88-98</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 75 (11), pp.5328-5334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683916v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid hormone receptor knockouts : their contribution to our understanding of thyroid hormone resistance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A novel growth -factor-dependent myeloid cell line derived from mouse bone marrow cells contains progenitors endowed with high proliferative potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tsuboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Endocrinology and Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 6, pp.293-300</w:t>
+              <w:t xml:space="preserve">Experimental Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27 (1), pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693744v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic conditional expression system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thyroid hormone receptor knockouts : their contribution to our understanding of thyroid hormone resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Michel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 27, pp.106-110</w:t>
+              <w:t xml:space="preserve">Current Opinion in Endocrinology and Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6, pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688895v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of thyroid hormone and its alpha receptor in avian neurulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Eukaryotic conditional expression system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 197, pp.1-11</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 27, pp.106-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683768v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transcripts initiated from an internal promoter in the c-erbA-alpha locus that encode inhibitors of retinoic acid receptor-alpha and triiodothyronine receptor activities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Involvement of thyroid hormone and its alpha receptor in avian neurulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11 (9), pp.1278-1290</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 197, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695326v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The osteoclast generation : an in vitro and in vivo study with a genetically labelled avian monocytic cell line</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identification of transcripts initiated from an internal promoter in the c-erbA-alpha locus that encode inhibitors of retinoic acid receptor-alpha and triiodothyronine receptor activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chassande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 109, pp.1203-1213</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (9), pp.1278-1290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691819v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virofection : a one-step procedure for using replication-defective retrovirus vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The osteoclast generation : an in vitro and in vivo study with a genetically labelled avian monocytic cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Wyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jurdic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 211, pp.234-240</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 109, pp.1203-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705128v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectors derived from avian leucosis and sarcoma viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Virofection : a one-step procedure for using replication-defective retrovirus vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 73, pp.181-187</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 211, pp.234-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704566v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication-competent and -defective retrovirus vectors for oncogenic studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Vectors derived from avian leucosis and sarcoma viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Heard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 254, pp.206-228</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73, pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706921v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virofection: a new procedure to achieve stable expression of genes transferred into early embryos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Replication-competent and -defective retrovirus vectors for oncogenic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Samarut</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Heard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 38, pp.751-757</w:t>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 254, pp.206-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699936v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of helper cells with two host ranges to generate high-titer retroviral vectors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Virofection: a new procedure to achieve stable expression of genes transferred into early embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Demeneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Markossian-Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 193, pp.385-395</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 38, pp.751-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703909v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Use of helper cells with two host ranges to generate high-titer retroviral vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drynda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ronfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 74, pp.39-46</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 193, pp.385-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699527v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Samarut</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosset François-Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 74 (1), pp.39-46. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 74, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634586v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genes involved in the variability of genetic fatness in the growing chicken</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Importance of 3' non-coding sequences for efficient retrovirus-mediated gene transfer in avian cells revealed by self-inactivating vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-L. Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 74 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-74-1-39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699766v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging cells for avian leukosis virus-based vectors with various host ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drynda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 66 (9), pp.5671-5676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Identifying genes involved in the variability of genetic fatness in the growing chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. El Khadir-Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 10, pp.71-76</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 71, pp.1911-1920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708464v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ApoVLDLII gene transcription in immature cockerels without estradiol stimulation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Self-inactivating avian leukosis derived retroviral vectors for gene transfer and stable expression into cultured avian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bagnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Mallard</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 97B (1), pp.55-57</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10, pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699564v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro synthesis of infectious retroviral RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">ApoVLDLII gene transcription in immature cockerels without estradiol stimulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Sorge</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 97B (1), pp.55-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278437v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSTRUCTION ET UTILISATION DE VECTEURS DÉRIVÉS DU VIRUS DE L'ÉRYTHROBLASTOSE AVIAIRE POUR LE TRANSFERT DE GÈNES CHEZ LE POULET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">In vitro synthesis of infectious retroviral RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sorge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 62 (5), pp.1827-1831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.62.5.1827-1831.1988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00901808v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embryonic DNA-binding protein specific for the promoter of the retrovirus long terminal repeat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">CONSTRUCTION ET UTILISATION DE VECTEURS DÉRIVÉS DU VIRUS DE L'ÉRYTHROBLASTOSE AVIAIRE POUR LE TRANSFERT DE GÈNES CHEZ LE POULET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchaibi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoraval P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambonnet F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savatier P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Recherches Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 19 (1), pp.85-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278438v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00901808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An embryonic DNA-binding protein specific for the promoter of the retrovirus long terminal repeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 7 (10), pp.3548-3553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mcb.7.10.3548-3553.1987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tissue specificity of retrovirus expression in inoculated avian embryos revealed by in situ hybridization to whole-body section.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leguellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vm Nigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 160, pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12188,396 +12334,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of prenatal co-exposure to environmental toxins on the developing brain: the example of the paraquat herbicide and nanoscaled TiO2 aerosols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gaie-Levrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium of radiobiology - International Military Radiation &amp; Innovation Symposium (IMRIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.Communication orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04814096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inhalation study combining nanoTiO2 and Paraquat exposure in a transgenic mouse model of Parkinson's disease: a novel approach to study nanopesticides impact on brain function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bencsik Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque de la Société Neurosciences, NeuroFrance, Visioconférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04602158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and metrological characterization of an aerosol generation device dedicated to inhalation toxicology studies: the nanopesticide case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaie-Levrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vaslin-Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.07002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/metrology/201907002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03725755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12587,267 +12733,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mouse genetics to investigate thyroid hormone signaling in the developing and adult brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Koibuchi N.; Yen P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Disruption and Neurodevelopment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media, 2016, Contemporary Clinical Neuroscience, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3737-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null Mutant Mice for Thyroid Hormone Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chassande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thyroid Hormone Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press; Humana Press, pp.13-29, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1385/1-59259-174-4:13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12857,275 +13003,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones maintain parvalbumin neuron functions in mouse neocortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A point mutation in the AF-2 domain of thyroid hormone receptor alpha1 expressed after CRE mediated recombination partially recapitulates hypothyroidism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Quignodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Samarut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00159617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13272,51 +13418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Jiang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29970-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Poulsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122783" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kortenkamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/etj-22-0225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abj4583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqac084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guill&#233;n-Yunta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bueno-Arribas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Pedrazuela" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105896" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520452v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dall Agnol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102957" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.02.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delcour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200626" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061327" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine S Nicolaisen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders B Klein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Dmytriyeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R Ingerslev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001258RR" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soamalala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2019.0602" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02445614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hirose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Payumo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cutie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Wu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Xie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyun Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22724-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheue-Yann Cheng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hollenberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Moeller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00250" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278399v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0305" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Finan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimeng Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stemmer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00058" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602508v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arbogast" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gl&#246;smann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Peichl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Morte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.05.023" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHGB7L57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis W&#233;meau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13J4MXPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Koibuchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bernal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00099" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-1120" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R095S260-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Obregon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Conscience" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1435" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278424v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Dettling" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zimmermann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chim Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bress" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.08.025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130502v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22437" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8F011F19963FE0AD3936B825B3CB71C77FABB86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1597" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129659v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.111.098418" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164760v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bondesson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030703" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Picou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2011.03.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506174v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis B&#233;by" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011673" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quignodon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Martinez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Compe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0054" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672363v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guadano-Ferraz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Bernal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01570" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Dupr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guissouma" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seugnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Scanlan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1209" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677765v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Janier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuzel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401843101" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676180v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Yen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Walker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Poguet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meltzer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679582v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanssade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gauthier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Revol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsuboi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693744v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688895v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourisseau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683768v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695326v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691819v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705128v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704566v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706921v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699936v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian-Belin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girod" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drynda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronfort" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699766v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703488v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Molina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699564v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278437v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sorge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.62.5.1827-1831.1988" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901808v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchaibi M" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval P" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambonnet F" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier P" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278438v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gurin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.7.10.3548-3553.1987" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Nigon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04814096v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602158v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencsik Anna" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisicaro" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gadot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03725755v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaslin-Reimann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201907002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00159617v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vincent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winter" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Zhong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Woo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2527163123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flamant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf094" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Zekri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzheng Jiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29970-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05082499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dellinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dusabyinema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaf084" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10507256251390868" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqae101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikke Poulsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2024.153905" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Affortit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Coyat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05115-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122783" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramh&#248;j" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Svingen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kortenkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105445" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041371v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rial-Pensado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Clemmensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Wiersema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqad034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/etj-22-0225" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1256877" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Garteizgogeascoa Su&#241;er" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gautier-Stein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.81996" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hamdaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abj4583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231911444" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Valc&#225;rcel-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guill&#233;n-Yunta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Bueno-Arribas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Pedrazuela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2022.105896" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqac084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dall Agnol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102957" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2020.02.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delcour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Mac&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4209/aaqr.200626" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904035v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Holbech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Matthiessen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Schuurmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Knapen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine S Nicolaisen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders B Klein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Dmytriyeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lund" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars R Ingerslev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001258RR" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634530v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rey-Millet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Prieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100899" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bouhours-Nouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Soamalala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paloni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2019.0602" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019840v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbeteau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Poulard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Languilaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mikaelian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101236" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02445614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hirose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Payumo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cutie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Hoang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar2038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983728v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Xie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyun Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/js.2019-00011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aguilera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0389" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Sch&#252;&#252;rmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7902-8_2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F. Py" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Moutin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22724-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00265" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278396v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aguilera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.12.025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH4Q3NXM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyue Guan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiemin Wong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1702192114" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheue-Yann Cheng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hollenberg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Moeller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00250" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278392v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ctdb.2017.01.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-15-0305" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Finan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimeng Zhu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Stemmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.09.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arbogast" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gl&#246;smann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Peichl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00058" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Morte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.05.023" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHGB7L57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278404v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Koibuchi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bernal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00099" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vlaeminck-Guillem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis W&#233;meau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13J4MXPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-1120" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Selmi-Ruby" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bouazza" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Obregon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Conscience" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1435" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278405v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2014.08.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R095S260-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fauquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Picou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fossat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.103226" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2013-1414" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Dettling" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Franz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Zimmermann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chim Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bress" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2013.08.025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130502v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Fumel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22437" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F8F011F19963FE0AD3936B825B3CB71C77FABB86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193997v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gilles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1597" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Avci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lebrun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Wehrle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Morel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1210626110" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan X. Avci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2013293005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2012.00011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Justine Guerquin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.111.098418" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545809v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1119853109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164760v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bondesson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030703" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164736v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Picou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2011.03.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506174v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis B&#233;by" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Housset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Le Greneur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011673" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135926v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Dkhissi-Benyahya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wena de Vanssay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard M. Cooper" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.02.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206218v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quignodon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Grijota-Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Compe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allioli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JME-06-0054" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180826v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crozet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lezmi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Samarut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512085" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guadano-Ferraz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Bernal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01570" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675694v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Dupr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guissouma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seugnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Scanlan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2003-1209" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677765v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Janier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chuzel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0401843101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670632v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676180v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Yen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Walker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Poguet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meltzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679582v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Plateroti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chanssade" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gauthier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023831v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chassande" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023828v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kve204" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634581v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Crozet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.75.11.5328-5334.2001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672143v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683916v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Revol" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsuboi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693744v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688895v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sourisseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683768v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695326v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraichard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691819v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Wyers" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jurdic" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705128v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704566v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706921v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Heard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699936v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Demeneix" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Markossian-Belin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703909v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girod" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drynda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ronfort" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699527v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634586v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-L. Cosset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-74-1-39" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Molina" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699766v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708464v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bagnis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699564v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278437v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sorge" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.62.5.1827-1831.1988" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00901808v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchaibi M" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraval P" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambonnet F" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savatier P" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278438v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gurin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.7.10.3548-3553.1987" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314242v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Nigon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04814096v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04602158v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bencsik Anna" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisicaro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gadot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03725755v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vaslin-Reimann" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201907002" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231078v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3737-0_8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-174-4:13" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727836v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongdong Li" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00159617v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vincent" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winter" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>