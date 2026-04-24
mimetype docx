--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -174,3945 +174,3949 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
+                <w:t xml:space="preserve">A critical role of ocean–sea ice interactions in the pronounced warmth during the Miocene Climatic Optimum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carvallo</w:t>
+                <w:t xml:space="preserve">Ning Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Isambert</w:t>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Franke</w:t>
+                <w:t xml:space="preserve">Zhongshi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Turcati</w:t>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Chuncheng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03324-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696487v1</w:t>
+                <w:t xml:space="preserve">hal-05574298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic and Temporal Geochemical Changes in the Upper Deccan Lavas: Implications for the Magma Plumbing System of Flood Basalt Provinces</w:t>
+                <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hoyer</w:t>
+                <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Haase</w:t>
+                <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Regelous</w:t>
+                <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Turcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GC010750⟩</w:t>
+              <w:t xml:space="preserve">Community Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019247v1</w:t>
+                <w:t xml:space="preserve">hal-04696487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of paleogeography in Asian monsoon evolution: a review and new insights from climate modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic and Temporal Geochemical Changes in the Upper Deccan Lavas: Implications for the Magma Plumbing System of Flood Basalt Provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">P. Hoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Regelous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 243, pp.104464. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GC010750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301741v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the early Paleozoic carbon cycle balance and climate change from modelling</w:t>
+                <w:t xml:space="preserve">The role of paleogeography in Asian monsoon evolution: a review and new insights from climate modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé M. Marcilly</w:t>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maffre</w:t>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pohl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">M. Kaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 594, pp.117717. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.104464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870225v1</w:t>
+                <w:t xml:space="preserve">hal-04301741v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neogene South Asian monsoon rainfall and wind histories diverged due to topographic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gibert</w:t>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">C. T. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-00919-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651752v1</w:t>
+                <w:t xml:space="preserve">hal-03643597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene South Asian monsoon rainfall and wind histories diverged due to topographic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. T. Bolton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-00919-0⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643597v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganization of Asian climate in relation to Tibetan Plateau uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuli Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuli Wu</w:t>
+                <w:t xml:space="preserve">Xiaomin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Fang</w:t>
+                <w:t xml:space="preserve">Yibo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yibo Yang</w:t>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junsheng Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.684-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43017-022-00331-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03781752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gibert</w:t>
+                <w:t xml:space="preserve">Understanding the early Paleozoic carbon cycle balance and climate change from modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé M. Marcilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vignoles</w:t>
+                <w:t xml:space="preserve">Pierre Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Contoux</w:t>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Banks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103756⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 594, pp.117717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566073v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tardif</w:t>
+                <w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Camille Contoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.103756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03401267v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards interactive global paleogeographic maps, new reconstructions at 60, 40 and 20 Ma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+                <w:t xml:space="preserve">Thomas L P Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blach-Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103508⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03108247v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02940669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Deblauwe</w:t>
+                <w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Dessein</w:t>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02940669v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03401267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Towards interactive global paleogeographic maps, new reconstructions at 60, 40 and 20 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Poblete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe J.J. Van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, 214, pp.103508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625211v1</w:t>
+                <w:t xml:space="preserve">insu-03108247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic evolution of the steppe-desert biome in Central Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Tardif</w:t>
+                <w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb8227⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02965777v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic controls on the evolution of Late Cretaceous ocean circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+                <w:t xml:space="preserve">Cenozoic evolution of the steppe-desert biome in Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Poulsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">A. Woutersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Tabor</w:t>
+                <w:t xml:space="preserve">D. Silvestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Macleod</w:t>
+                <w:t xml:space="preserve">D. Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (3), pp.973-1006. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (41), pp.eabb8227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-16-973-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb8227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695173v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02965777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some illustrations of large tectonically driven climate changes in Earth history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleogeographic controls on the evolution of Late Cretaceous ocean circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ramstein</w:t>
+                <w:t xml:space="preserve">Christopher Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Godderis</w:t>
+                <w:t xml:space="preserve">Clay Tabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Donnadieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fluteau</w:t>
+                <w:t xml:space="preserve">Kenneth Macleod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019TC005569⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.973-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-973-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376697v1</w:t>
+                <w:t xml:space="preserve">hal-03695173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wind direction variability on hazard assessment in Martinique (Lesser Antilles): The example of the 13.5 ka cal BP Bellefontaine Plinian eruption of Mount Pelée volcano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomagnetic Secular Variations at the Permian-Triassic Boundary and Pulsed Magmatism During Eruption of the Siberian Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir E. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
+                <w:t xml:space="preserve">Frederic Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+                <w:t xml:space="preserve">Anton V. Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Tait</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Anna M. Fetisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda T. Elkins-Tanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.773-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485570v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic Secular Variations at the Permian-Triassic Boundary and Pulsed Magmatism During Eruption of the Siberian Traps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some illustrations of large tectonically driven climate changes in Earth history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Fluteau</w:t>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton V. Latyshev</w:t>
+                <w:t xml:space="preserve">Y. Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M. Fetisova</w:t>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda T. Elkins-Tanton</w:t>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20, pp.773-791. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (12), pp.4454-4464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GC007950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586661v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplacement of inflated Pāhoehoe flows in the Naude's Nek Pass, Lesotho remnant, Karoo continental flood basalt province: use of flow-lobe tumuli in understanding flood basalt emplacement</w:t>
+                <w:t xml:space="preserve">Impact of wind direction variability on hazard assessment in Martinique (Lesser Antilles): The example of the 13.5 ka cal BP Bellefontaine Plinian eruption of Mount Pelée volcano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne E. Jay</w:t>
+                <w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian S. Marsh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Tait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80, 16 pp. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381, pp.193-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-017-1189-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03589382v1</w:t>
+                <w:t xml:space="preserve">hal-02485570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
+                <w:t xml:space="preserve">Emplacement of inflated Pāhoehoe flows in the Naude's Nek Pass, Lesotho remnant, Karoo continental flood basalt province: use of flow-lobe tumuli in understanding flood basalt emplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Rey</w:t>
+                <w:t xml:space="preserve">Anne E. Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Amiot</w:t>
+                <w:t xml:space="preserve">Julian S. Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fourel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, 16 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-017-1189-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692941v1</w:t>
+                <w:t xml:space="preserve">insu-03589382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A warm or a cold early Earth? New insights from a 3-D climate-carbon model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Macouin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Catling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 474, pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902797v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02193082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eruptive history of the Karoo lava flows and their impact on early Jurassic environmental change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fluteau</w:t>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courtillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Delpech</w:t>
+                <w:t xml:space="preserve">Fernando Abdala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013354⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e28589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139783v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warm or a cold early Earth? New insights from a 3-D climate-carbon model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Macouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Charnay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.06.029⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02193082v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eruptive history of the Karoo lava flows and their impact on early Jurassic environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Fourel</w:t>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Abdala</w:t>
+                <w:t xml:space="preserve">J Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.738-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01769924v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical consequences of intense pulse-like degassing during the onset of the Central Atlantic Magmatic Province</w:t>
+                <w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Kevin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Beaumont</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Rigaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Abdala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 441, pp.74-82. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.384 - 396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258976v1</w:t>
+                <w:t xml:space="preserve">hal-01769924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous occurrence of basaltic-derived paleosols in the Late Archean Fortescue Group, Western Australia</w:t>
+                <w:t xml:space="preserve">Geochemical consequences of intense pulse-like degassing during the onset of the Central Atlantic Magmatic Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Teitler,</w:t>
+                <w:t xml:space="preserve">Guillaume Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Philippot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Valérie Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 441, pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.05.014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01453003v1</w:t>
+                <w:t xml:space="preserve">hal-01258976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and ecology of East Asian dinosaurs during the Early Cretaceous inferred from stable oxygen and carbon isotopes in apatite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ubiquitous occurrence of basaltic-derived paleosols in the Late Archean Fortescue Group, Western Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Wang</w:t>
+                <w:t xml:space="preserve">Yoram Teitler,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonghe Zhou</w:t>
+                <w:t xml:space="preserve">Pascal P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Martine Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.032⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 267, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2015.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994727v1</w:t>
+                <w:t xml:space="preserve">insu-01453003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Paleoproterozoic glaciations with 3-D climate modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment and ecology of East Asian dinosaurs during the Early Cretaceous inferred from stable oxygen and carbon isotopes in apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonghe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoram Teitler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Xiaolin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 395, pp.71-80. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.358-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902782v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The faint young Sun problem revisited with a 3-D climate–carbon model – Part 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Paleoproterozoic glaciations with 3-D climate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Teitler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Yoram Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.697-713. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 395, pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-10-697-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902788v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble meteorological reconstruction using circulation analogues of 1781–1785</w:t>
               </w:r>
@@ -4226,5477 +4230,5607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Syabru-Bensi hydrothermal system in central Nepal: 1. Characterization of carbon dioxide and radon fluxes</w:t>
+                <w:t xml:space="preserve">The faint young Sun problem revisited with a 3-D climate–carbon model – Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Girault</w:t>
+                <w:t xml:space="preserve">G. Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Perrier</w:t>
+                <w:t xml:space="preserve">Y. Teitler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Crockett</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010301⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.697-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-10-697-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01295841v1</w:t>
+                <w:t xml:space="preserve">hal-02902788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the Antarctic glaciation delayed by a high degassing rate during the early Cenozoic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Syabru-Bensi hydrothermal system in central Nepal: 1. Characterization of carbon dioxide and radon fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robin Crockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukunda Bhattarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Prasad Koirala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.03.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02902775v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01295841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “van Zijl” Jurassic geomagnetic reversal revisited</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Was the Antarctic glaciation delayed by a high degassing rate during the early Cenozoic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hubert-Théou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (3), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371-372, pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GC003910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139522v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secular geomagnetic variations and volcanic pulses in the Permian-Triassic traps of the Norilsk and Maimecha-Kotui provinces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The “van Zijl” Jurassic geomagnetic reversal revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. V. Veselovskiy</w:t>
+                <w:t xml:space="preserve">Maud Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Fetisova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. V. Latyshev</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya, Physics of the Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1069351311040070⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GC003910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03606483v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to constrain the age, duration, and eruptive history of the Karoo flood basalt: Naude's Nek section (South Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Oxygen isotopes of East Asian dinosaurs reveal exceptionally cold Early Cretaceous climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Marsh</w:t>
+                <w:t xml:space="preserve">Z. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+                <w:t xml:space="preserve">E. Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JB008210⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (13), pp.5179-5183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1011369108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585560v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes of East Asian dinosaurs reveal exceptionally cold Early Cretaceous climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Amiot</w:t>
+                <w:t xml:space="preserve">An attempt to constrain the age, duration, and eruptive history of the Karoo flood basalt: Naude's Nek section (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
+                <w:t xml:space="preserve">Julian Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Lécuyer</w:t>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1011369108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B7), pp.B07403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994739v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and carbon isotope compositions of middle Cretaceous vertebrates from North Africa and Brazil: Ecological and environmental significance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Secular geomagnetic variations and volcanic pulses in the Permian-Triassic traps of the Norilsk and Maimecha-Kotui provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Pavlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. V. Veselovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+                <w:t xml:space="preserve">A. M. Fetisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Boudad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. V. Latyshev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 297 (2), pp.439-451. </w:t>
+              <w:t xml:space="preserve">Izvestiya, Physics of the Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.402-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1069351311040070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00687243v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the KTB using paleomagnetic secular variation: (II) Constraints from analysis of 8 new sections and synthesis for a 3500m-thick composite section</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen and carbon isotope compositions of middle Cretaceous vertebrates from North Africa and Brazil: Ecological and environmental significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L Chenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fluteau</w:t>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gerard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Quidelleur</w:t>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (2), pp.439-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB005644⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406544v1</w:t>
+                <w:t xml:space="preserve">insu-00687243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the Cretaceous-Tertiary boundary using paleomagnetic secular variation: Results from a 1200-m-thick section in the Mahabaleshwar escarpment</w:t>
+                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the KTB using paleomagnetic secular variation: (II) Constraints from analysis of 8 new sections and synthesis for a 3500m-thick composite section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Chenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">A.L Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gérard</w:t>
+                <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. V. Subbarao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 113, </w:t>
+              <w:t xml:space="preserve">, 2009, 114 (B6), pp.B06103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008JB005644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03603729v1</w:t>
+                <w:t xml:space="preserve">hal-00406544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new global Paleocene–Eocene apparent polar wandering path loop by “stacking” magnetostratigraphies: Correlations with high latitude climatic data</w:t>
+                <w:t xml:space="preserve">Determination of rapid Deccan eruptions across the Cretaceous-Tertiary boundary using paleomagnetic secular variation: Results from a 1200-m-thick section in the Mahabaleshwar escarpment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Gabrielle Moreau</w:t>
+                <w:t xml:space="preserve">Anne-Lise Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Besse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Greff-Lefftz</w:t>
+                <w:t xml:space="preserve">K. V. Subbarao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 260, pp.152-165. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312034v1</w:t>
+                <w:t xml:space="preserve">insu-03603729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there connections between the Earth's magnetic field and climate?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Messinian vegetation maps of the Mediterranean region using models and interpolated pollen data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+                <w:t xml:space="preserve">Louis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+                <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Genevey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lysiane Thévenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 253 (3-4), pp.328-339. </w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.433-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2006.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149342v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40K–40Ar dating of the Main Deccan large igneous province: Further evidence of KTB age and short duration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Chenet</w:t>
+                <w:t xml:space="preserve">mpacts of palaeogeography and sea level changes on Mid-Cretaceous climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+                <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Bajpai</w:t>
+                <w:t xml:space="preserve">R. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.011⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 247, pp.357-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310966v1</w:t>
+                <w:t xml:space="preserve">hal-00311333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-40 Ar-40 dating of the main Deccan large igneous province: further evidence of KTB age and short duration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new global Paleocene–Eocene apparent polar wandering path loop by “stacking” magnetostratigraphies: Correlations with high latitude climatic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bajpai</w:t>
+                <w:t xml:space="preserve">Marie-Gabrielle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Greff-Lefftz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 263, pp.1-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 260, pp.152-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376520v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Permian-Triassic boundary and the early Triassic sedimentation in the western peritethys basins: An overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.B. Diez</w:t>
+                <w:t xml:space="preserve">Are there connections between the Earth's magnetic field and climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Broutin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Genevey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253 (3-4), pp.328-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00184060v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenet A.L., Quidelleur X., Fluteau F., Courtillot V., Fiet N. (2006). K-Ar dating of the Main Deccan large igneous province: further evidence of KTB age and short duration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">K-40 Ar-40 dating of the main Deccan large igneous province: further evidence of KTB age and short duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Fiet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bajpai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 2007, 263, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158295v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled modeling of global carbon cycle and climate in the Neoproterozoic: links between Rodinia breakup and major glaciations Modélisation couplée du cycle du carbone et du climat au Néoprotérozoïque : liens entre la dislocation du supercontinent Rodinia et les glaciations majeures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">40K–40Ar dating of the Main Deccan large igneous province: Further evidence of KTB age and short duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Bajpai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 263 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00311340v1</w:t>
+                <w:t xml:space="preserve">hal-00310966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mpacts of palaeogeography and sea level changes on Mid-Cretaceous climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P Masse</w:t>
+                <w:t xml:space="preserve">The Permian-Triassic boundary and the early Triassic sedimentation in the western peritethys basins: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Iberian Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.221-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.11.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00311333v1</w:t>
+                <w:t xml:space="preserve">insu-00184060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messinian vegetation maps of the Mediterranean region using models and interpolated pollen data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chenet A.L., Quidelleur X., Fluteau F., Courtillot V., Fiet N. (2006). K-Ar dating of the Main Deccan large igneous province: further evidence of KTB age and short duration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Thévenod</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.L. Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quidelleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Courtillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172588v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic Uplift and Eastern Africa Aridification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coupled modeling of global carbon cycle and climate in the Neoproterozoic: links between Rodinia breakup and major glaciations Modélisation couplée du cycle du carbone et du climat au Néoprotérozoïque : liens entre la dislocation du supercontinent Rodinia et les glaciations majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 313, pp.1419-1423. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339, pp.212-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1129158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111824v1</w:t>
+                <w:t xml:space="preserve">hal-00311340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the primary control of paleogeography on Cretaceous climate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacob</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.007⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149800v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00145585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+                <w:t xml:space="preserve">Modelling the primary control of paleogeography on Cretaceous climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 248 (1-2), pp.426-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145585v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tectonic Uplift and Eastern Africa Aridification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 313, pp.1419-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1129158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00147039v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+              <w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511387v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GEOCLIM simulation of climatic and biogeochemical consequences of Pangea breakup</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GC001278⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149810v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+                <w:t xml:space="preserve">A GEOCLIM simulation of climatic and biogeochemical consequences of Pangea breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (11), pp.Q11019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GC001278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00133060v1</w:t>
+                <w:t xml:space="preserve">hal-00149810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geoclim simulation of climatic and biogeochemical consequences of Pangea break up.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Fluteau</w:t>
+                <w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339363v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible impact of the Earth's magnetic field on the history of ancient civilizations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A geoclim simulation of climatic and biogeochemical consequences of Pangea break up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (11), pp.Q11019, doi:10.1029/2006GC001278</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00150023v1</w:t>
+                <w:t xml:space="preserve">hal-00339363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironment reconstructions and climate simulations of the Early Triassic: impact of the water and sediment supply on the preservation of fluvial system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possible impact of the Earth's magnetic field on the history of ancient civilizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Genevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Péron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maxime Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">Safar Ali Ali Eshraghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 246 (1-2), pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085411v1</w:t>
+                <w:t xml:space="preserve">hal-00150023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Earth's magnetic field secular variation control centennial climate change?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Paleoenvironment reconstructions and climate simulations of the Early Triassic: impact of the water and sediment supply on the preservation of fluvial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (6), pp.431-446</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03626267v1</w:t>
+                <w:t xml:space="preserve">hal-00085411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evidence for thermohaline circulation reversals during the Maastrichtian</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Does Earth's magnetic field secular variation control centennial climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Genevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 236 (1-2), pp.339-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GC000998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00085486v1</w:t>
+                <w:t xml:space="preserve">hal-03626267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the hydrological cycle on past climate changes: three illustrations at different time scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical evidence for thermohaline circulation reversals during the Maastrichtian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puceat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Goddéris</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, art. no. Q11012, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GC000998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03013570v1</w:t>
+                <w:t xml:space="preserve">hal-00085486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: δ18O record of continental vertebrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of the hydrological cycle on past climate changes: three illustrations at different time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (1-2), pp.125-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02994786v1</w:t>
+                <w:t xml:space="preserve">hal-03013570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of atmospheric and oceanic heat transports on the sea-ice-albedo instability during the Neoproterozoic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: δ18O record of continental vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ganopolski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 22 (2-3), pp.293-306. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226 (1-2), pp.255-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-003-0378-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902694v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: y18O record of continental vertebrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of atmospheric and oceanic heat transports on the sea-ice-albedo instability during the Neoproterozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ganopolski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (2-3), pp.293-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-003-0378-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132785v1</w:t>
+                <w:t xml:space="preserve">hal-02902694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a conflict between the Neoproterozoic glacial deposits and the snowball Earth interpretation: an improved understanding with numerical modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: y18O record of continental vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buffetaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 208 (1-2), pp.101-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01152-4⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 226, pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902683v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is high obliquity a plausible cause for Neoproterozoic glaciations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Is there a conflict between the Neoproterozoic glacial deposits and the snowball Earth interpretation: an improved understanding with numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Besse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Meert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002GL015902⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 208 (1-2), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902671v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Permian climate. What can be inferred from climate modelling concerning Pangea scenarios and Hercynian range altitude?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ramstein</w:t>
+                <w:t xml:space="preserve">Is high obliquity a plausible cause for Neoproterozoic glaciations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Meert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (23), pp.42-1-42-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002GL015902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0031-0182(00)00230-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03012464v1</w:t>
+                <w:t xml:space="preserve">hal-02902671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Cathaysian flora during the Permian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Fluteau</w:t>
+                <w:t xml:space="preserve">The Late Permian climate. What can be inferred from climate modelling concerning Pangea scenarios and Hercynian range altitude?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Besse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Berthelin</w:t>
+                <w:t xml:space="preserve">J. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ramstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00542-8⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 167 (1-2), pp.39-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-0182(00)00230-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626252v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the evolution of the Asian and African monsoons during the past 30 Myr using an atmospheric general circulation model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Besse</w:t>
+                <w:t xml:space="preserve">Extension of Cathaysian flora during the Permian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berthelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/1999JD900048⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 193 (3-4), pp.603-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00542-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012020v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of an ice cap during the mid-Cretaceous period (120–90 Ma): an AGCM investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simulating the evolution of the Asian and African monsoons during the past 30 Myr using an atmospheric general circulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/S0260305500014038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 104 (D10), pp.11995-12018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1999JD900048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011972v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Existence of an ice cap during the mid-Cretaceous period (120–90 Ma): an AGCM investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25, pp.198-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/S0260305500014038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of orogeny, plate motion and land–sea distribution on Eurasian climate change over the past 30 million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Joussaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 386 (6627), pp.788-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/386788a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9706,1235 +9840,1235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Evolution on the Geological Timescale and the Role of Paleogeographic Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-269, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Face of the Earth Throughout the Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-48, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplifying factors leading to the collapse of primary producers during the Chicxulub impact and Deccan Traps eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Extinctions, Volcanism, and Impacts: New Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 544, , pp.223-245, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2020.2544(09)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic pulses in the siberian traps as inferred from permo-triassic geomagnetic secular variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman V. Veselovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna M. Fetisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton V. Latyshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanism and Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the embedded time scales of flood basalt volcanism with special emphasis on dramatically short magmatic pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanism, Impacts and Mass Extinctions: Causes and Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the carbon-sulfate interplays in climate changes related to the emplacement of continental flood basalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerta Keller; Andrew C. Kerr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanism, Impacts and Mass Extinctions: Causes and Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 505, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Society of America</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, GSA Special Papers, 9780813725055 (print). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2014.2505(17)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des climats à l’échelle des temps géologiques, le rôle des changements paléogéographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoclimatologie, Enquête sur les climats anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des paléoclimats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Modélisation des paléoclimats (chapitre 14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Climat à découvert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le climat à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.182-185, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030905v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Response of Amazonian Climate to the Uplift of the Andean Mountain Range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation des paléoclimats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Jeandel; R. Mosseri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amazonia: Landscape and Species Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Climat à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.126-129, 2011, 9782271119162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098079v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des paléoclimats (chapitre 14)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling the Response of Amazonian Climate to the Uplift of the Andean Mountain Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa C. Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le climat à découvert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11455⟩</w:t>
+              <w:t xml:space="preserve">Amazonia: Landscape and Species Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell Publishing Ltd., pp.211-222, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781444306408.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233454v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Tectonic Setting and Climate of the Late Neoproterozoic: A Climate-Geochemical Coupled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goddéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Extreme Proterozoic: Geology, Geochemistry, and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 146, pp.79-89, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/146GM08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10944,2855 +11078,2855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAGA/IASPEI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Journey of Pumice: Rock Magnetic and Geochemical Insights from Coastal Stranding Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Garcia da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Turcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2025 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling South Asian Monsoon Rainfall and Wind Histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-2399, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03938136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la glaciation Gaskiers, le rôle du mouvement rapide des continents à l'Ediacarien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588091v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La température des océans de l'Archéen, modélisation des couples isotopiques ∂18O et ∂30Si et interactions climat-carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03522556v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La température des océans de l'Archéen, modélisation des couples isotopiques ∂18O et ∂30Si et interactions climat-carbone</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eurasian paleogeographic reconstructions for Cenozoic climatic and biotic evolution (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Poblete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP14B-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588025v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03532357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eurasian paleogeographic reconstructions for Cenozoic climatic and biotic evolution (Invited)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niels Meijer</w:t>
+                <w:t xml:space="preserve">Constraints on mid-Cretaceous ocean circulation from neodymium isotope modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Nauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laugié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP14B-01</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03532357v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on mid-Cretaceous ocean circulation from neodymium isotope modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la glaciation Gaskiers, le rôle du mouvement rapide des continents à l'Ediacarien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587811v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution asynchrone des pluies et des vents de mousson au cours du Miocène.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Toumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Licht</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.231</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03521132v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03522556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle paléogéographique des moussons asiatiques au Cénozoïque : le Tibet et (surtout) tous les autres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Évolution asynchrone des pluies et des vents de mousson au cours du Miocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. T. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.232</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03521151v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03521132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contrôle paléogéographique des moussons asiatiques au Cénozoïque : le Tibet et (surtout) tous les autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Banfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851654v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03521151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The climate in Antarctica during the Middle Eocene: a modelling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Abdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the timing of the Lesotho eruptive sequence (Karoo traps) : a relation with the end-Pliensbachian/early Toarcian extinction events ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Meeting of the Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Foz do Iguassu, Brazil. pp.U21A-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostratigraphy and dating of the Karoo traps (South Africa) in relation with the end-Pliensbachian extinction event : progress repors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meet. Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abtract NH33B-1145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostratigraphy and dating of the Naude's Nek section (Karoo traps, South Africa) : ongoing analysis of the eruptive sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Portland, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostratigraphy of the Naude's Nek Section (Karoo Traps) : new constraints on the eruptive sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall Meeting Trans. AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.V53A-2137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bassin du Tchad et le Rift Est-Africain : de la géologie de terrain à la modélisation climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Modeling the impact of Eastern African elevation changes during the late Neogene : climate and vegetation responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cl. Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du programme Eclipse II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392056v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of Eastern African elevation changes during the late Neogene : climate and vegetation responses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Le Bassin du Tchad et le Rift Est-Africain : de la géologie de terrain à la modélisation climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cl. Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du programme Eclipse II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439700v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limite Permien-Trias et le début de la sédimentation triasique dans les bassins Ouest-Européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diez J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00165215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Ar dating and paleomagnetic contributions : still more evidence for the short duration of the Deccan Large Igneous Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Quidelleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courtillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, United States. pp.P51A-1189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de contrôle de la sédimentation et reconquête végétale au Trias inférieur : apport des Simulations climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Giens, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId426"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13860,51 +13994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="919E918E"/>
+    <w:nsid w:val="74BB3A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14091,51 +14225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fluteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-7325" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167063480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7523-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regelous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010750" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03781752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00331-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poulsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Tabor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Macleod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-973-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Pavlov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fluteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Latyshev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Fetisova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007950" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589382v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Jay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian S. Marsh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1189-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghe Zhou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.032" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC2T3LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-797-2014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295841v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crockett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukunda Bhattarai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Prasad Koirala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010301" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902775v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.049" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07ZM0S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003910" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Pavlov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Veselovskiy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fetisova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Latyshev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351311040070" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B8AB6B829F147343B1EC64CBBB9E9084BE97F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994739v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011369108" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPFS5Q6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Subbarao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004635" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKM4JVWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TCS083Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00184060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Diez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311340v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6S6NVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiraud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Masse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.11.016" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4JG7TS5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172588v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.12.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81SPFGPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149800v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKHNF31M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149810v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001278" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339363v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150023v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Goff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Ali Ali Eshraghi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7G031S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085411v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626267v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.045" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2PRMNFR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000998" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013570v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.10.016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC47TLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902694v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganopolski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-003-0378-5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D040951639B30F90519E777CFAA43F0135D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132785v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902683v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01152-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSZMDCJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902671v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015902" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012464v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(00)00230-3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F5623B361893DAC689C9A1A0145963DEF463F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626252v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fluteau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Besse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Broutin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthelin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00542-8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E59B65413D7C36141E10DCE77B2E21281CF6DDC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012020v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900048" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011972v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/S0260305500014038" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011956v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/386788a0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5675E44C954E00B8A17065172B843AF38F2A6C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626323v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pavlov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V. Veselovskiy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631812v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902707v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/146GM08" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369442v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia da Fonseca" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fluteau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17203" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587811v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Nauroy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521151v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Banfield" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509791v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Marsh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466919v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412079v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408769v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Marsh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392056v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Roquin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439700v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165215v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diez J.B." TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410842v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113046v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fluteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-7325" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167063480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7523-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuncheng Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03324-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haase" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regelous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03781752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00331-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poulsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Tabor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Macleod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-973-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Pavlov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fluteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Latyshev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Fetisova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007950" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Jay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian S. Marsh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1189-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghe Zhou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC2T3LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-797-2014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crockett" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukunda Bhattarai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Prasad Koirala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07ZM0S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003910" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011369108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Pavlov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Veselovskiy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fetisova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Latyshev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351311040070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B8AB6B829F147343B1EC64CBBB9E9084BE97F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPFS5Q6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Subbarao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004635" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.12.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81SPFGPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311333v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Masse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.11.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4JG7TS5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312034v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKM4JVWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TCS083Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00184060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Diez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6S6NVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149800v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKHNF31M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149810v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001278" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Goff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Ali Ali Eshraghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7G031S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085411v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.045" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2PRMNFR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085486v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000998" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013570v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.10.016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994786v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.015" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC47TLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganopolski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-003-0378-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D040951639B30F90519E777CFAA43F0135D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132785v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902683v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01152-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSZMDCJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015902" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(00)00230-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F5623B361893DAC689C9A1A0145963DEF463F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626252v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fluteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Besse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Broutin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthelin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00542-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E59B65413D7C36141E10DCE77B2E21281CF6DDC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012020v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900048" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/S0260305500014038" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/386788a0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5675E44C954E00B8A17065172B843AF38F2A6C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626323v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pavlov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V. Veselovskiy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902707v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/146GM08" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia da Fonseca" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fluteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17203" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Nauroy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521151v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Banfield" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509791v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Marsh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412079v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408769v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Marsh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439700v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392056v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Roquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diez J.B." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113046v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>