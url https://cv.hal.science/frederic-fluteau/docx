--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,13939 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13888 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> frederic fluteau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau - IPGP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9952-7325</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">167063480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=M0Mqp64AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-7523-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical role of ocean–sea ice interactions in the pronounced warmth during the Miocene Climatic Optimum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongshi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuncheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-026-03324-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Community Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (3), pp.e2024CSJ000084. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024CSJ000084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic and Temporal Geochemical Changes in the Upper Deccan Lavas: Implications for the Magma Plumbing System of Flood Basalt Provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regelous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of paleogeography in Asian monsoon evolution: a review and new insights from climate modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 243, pp.104464. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2023.104464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301741v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene South Asian monsoon rainfall and wind histories diverged due to topographic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (4), pp.314-319. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00919-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chavasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganization of Asian climate in relation to Tibetan Plateau uplift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junsheng Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.684-700. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-022-00331-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03781752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the early Paleozoic carbon cycle balance and climate change from modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé M. Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 594, pp.117717. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-inferred distribution estimates of mid-to-late Pliocene hominins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Contoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 210, pp.103756. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital variations as a major driver of climate and biome distribution during the greenhouse to icehouse transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (43), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abh2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03401267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive global paleogeographic maps, new reconstructions at 60, 40 and 20 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. Van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, 214, pp.103508. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03108247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L P Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blach-Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of Asian monsoons: a modelling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.847-865. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-847-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic controls on the evolution of Late Cretaceous ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Poulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay Tabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Macleod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.973-1006. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-973-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenozoic evolution of the steppe-desert biome in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barbolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woutersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Silvestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (41), pp.eabb8227. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abb8227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02965777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some illustrations of large tectonically driven climate changes in Earth history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (12), pp.4454-4464. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wind direction variability on hazard assessment in Martinique (Lesser Antilles): The example of the 13.5 ka cal BP Bellefontaine Plinian eruption of Mount Pelée volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Michaud-Dubuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Carazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Tait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 381, pp.193-208. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Secular Variations at the Permian-Triassic Boundary and Pulsed Magmatism During Eruption of the Siberian Traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir E. Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton V. Latyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M. Fetisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda T. Elkins-Tanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.773-791. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03586661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplacement of inflated Pāhoehoe flows in the Naude's Nek Pass, Lesotho remnant, Karoo continental flood basalt province: use of flow-lobe tumuli in understanding flood basalt emplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne E. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian S. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courtillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, 16 pp. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-017-1189-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.e28589. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.28589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleogeographic forcing of the strontium isotopic cycle in the Neoproterozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Macouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hubert-Théou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.151-162. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2016.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive history of the Karoo lava flows and their impact on early Jurassic environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (2), pp.738-772. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A warm or a cold early Earth? New insights from a 3-D climate-carbon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Catling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 474, pp.97-109. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-02193082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical consequences of intense pulse-like degassing during the onset of the Central Atlantic Magmatic Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 441, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate perturbations during the Permo-Triassic mass extinctions recorded by continental tetrapods from South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rigaudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.384 - 396. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous occurrence of basaltic-derived paleosols in the Late Archean Fortescue Group, Western Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precambrian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 267, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precamres.2015.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01453003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and ecology of East Asian dinosaurs during the Early Cretaceous inferred from stable oxygen and carbon isotopes in apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghe Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.358-370. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Paleoproterozoic glaciations with 3-D climate modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoram Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 395, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The faint young Sun problem revisited with a 3-D climate–carbon model – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Teitler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.697-713. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-10-697-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble meteorological reconstruction using circulation analogues of 1781–1785</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boichu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.797-809. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-10-797-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Syabru-Bensi hydrothermal system in central Nepal: 1. Characterization of carbon dioxide and radon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Crockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukunda Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bharat Prasad Koirala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01295841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the Antarctic glaciation delayed by a high degassing rate during the early Cenozoic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hubert-Théou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 371-372, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2013.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “van Zijl” Jurassic geomagnetic reversal revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Valet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GC003910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to constrain the age, duration, and eruptive history of the Karoo flood basalt: Naude's Nek section (South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B7), pp.B07403. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular geomagnetic variations and volcanic pulses in the Permian-Triassic traps of the Norilsk and Maimecha-Kotui provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. E. Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. V. Veselovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Fetisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Latyshev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestiya, Physics of the Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.402-417. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1069351311040070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03606483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes of East Asian dinosaurs reveal exceptionally cold Early Cretaceous climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (13), pp.5179-5183. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1011369108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon isotope compositions of middle Cretaceous vertebrates from North Africa and Brazil: Ecological and environmental significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Boudad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297 (2), pp.439-451. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of rapid Deccan eruptions across the KTB using paleomagnetic secular variation: (II) Constraints from analysis of 8 new sections and synthesis for a 3500m-thick composite section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B6), pp.B06103. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB005644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of rapid Deccan eruptions across the Cretaceous-Tertiary boundary using paleomagnetic secular variation: Results from a 1200-m-thick section in the Mahabaleshwar escarpment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V. Subbarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03603729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new global Paleocene–Eocene apparent polar wandering path loop by “stacking” magnetostratigraphies: Correlations with high latitude climatic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Greff-Lefftz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 260, pp.152-165. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are there connections between the Earth's magnetic field and climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Le Mouël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (3-4), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40K–40Ar dating of the Main Deccan large igneous province: Further evidence of KTB age and short duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bajpai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-40 Ar-40 dating of the main Deccan large igneous province: further evidence of KTB age and short duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajpai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Permian-Triassic boundary and the early Triassic sedimentation in the western peritethys basins: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iberian Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00184060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenet A.L., Quidelleur X., Fluteau F., Courtillot V., Fiet N. (2006). K-Ar dating of the Main Deccan large igneous province: further evidence of KTB age and short duration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled modeling of global carbon cycle and climate in the Neoproterozoic: links between Rodinia breakup and major glaciations Modélisation couplée du cycle du carbone et du climat au Néoprotérozoïque : liens entre la dislocation du supercontinent Rodinia et les glaciations majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messinian vegetation maps of the Mediterranean region using models and interpolated pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Thévenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2006.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mpacts of palaeogeography and sea level changes on Mid-Cretaceous climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 247, pp.357-381. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the primary control of paleogeography on Cretaceous climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 248 (1-2), pp.426-437. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic Uplift and Eastern Africa Aridification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313, pp.1419-1423. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1129158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GEOCLIM simulation of climatic and biogeochemical consequences of Pangea breakup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dromart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (11), pp.Q11019. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geoclim simulation of climatic and biogeochemical consequences of Pangea break up.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond T. Pierrehumbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dromart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (11), pp.Q11019, doi:10.1029/2006GC001278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible impact of the Earth's magnetic field on the history of ancient civilizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safar Ali Ali Eshraghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.17-26. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical evidence for thermohaline circulation reversals during the Maastrichtian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Puceat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, art. no. Q11012, 13 p. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC000998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironment reconstructions and climate simulations of the Early Triassic: impact of the water and sediment supply on the preservation of fluvial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillocheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodinamica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (6), pp.431-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Earth's magnetic field secular variation control centennial climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 236 (1-2), pp.339-347. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the hydrological cycle on past climate changes: three illustrations at different time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (1-2), pp.125-137. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: δ18O record of continental vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226 (1-2), pp.255-272. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of atmospheric and oceanic heat transports on the sea-ice-albedo instability during the Neoproterozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ganopolski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (2-3), pp.293-306. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-003-0378-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal temperature gradient during the Cretaceous Upper Campanian–Middle Maastrichtian: y18O record of continental vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 226, pp.255-272. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a conflict between the Neoproterozoic glacial deposits and the snowball Earth interpretation: an improved understanding with numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 208 (1-2), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)01152-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high obliquity a plausible cause for Neoproterozoic glaciations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Meert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (23), pp.42-1-42-4. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Permian climate. What can be inferred from climate modelling concerning Pangea scenarios and Hercynian range altitude?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 167 (1-2), pp.39-71. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-0182(00)00230-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Cathaysian flora during the Permian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berthelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 193 (3-4), pp.603-616. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00542-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the evolution of the Asian and African monsoons during the past 30 Myr using an atmospheric general circulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (D10), pp.11995-12018. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JD900048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of an ice cap during the mid-Cretaceous period (120–90 Ma): an AGCM investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25, pp.198-202. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3189/S0260305500014038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of orogeny, plate motion and land–sea distribution on Eurasian climate change over the past 30 million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 386 (6627), pp.788-795. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/386788a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Evolution on the Geological Timescale and the Role of Paleogeographic Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-269, 2021, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Face of the Earth Throughout the Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-48, 2021, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24982-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplifying factors leading to the collapse of primary producers during the Chicxulub impact and Deccan Traps eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Godderis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Extinctions, Volcanism, and Impacts: New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 544, , pp.223-245, 2020, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2020.2544(09)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic pulses in the siberian traps as inferred from permo-triassic geomagnetic secular variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman V. Veselovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M. Fetisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton V. Latyshev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanism and Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the embedded time scales of flood basalt volcanism with special emphasis on dramatically short magmatic pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanism, Impacts and Mass Extinctions: Causes and Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the carbon-sulfate interplays in climate changes related to the emplacement of continental flood basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gerta Keller; Andrew C. Kerr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanism, Impacts and Mass Extinctions: Causes and Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 505, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of America</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, GSA Special Papers, 9780813725055 (print). </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/2014.2505(17)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des climats à l’échelle des temps géologiques, le rôle des changements paléogéographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléoclimatologie, Enquête sur les climats anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des paléoclimats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Jeandel; R. Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.126-129, 2011, 9782271119162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Response of Amazonian Climate to the Uplift of the Andean Mountain Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa C. Sloan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazonia: Landscape and Species Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell Publishing Ltd., pp.211-222, 2011, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444306408.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des paléoclimats (chapitre 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.182-185, 2011, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Tectonic Setting and Climate of the Late Neoproterozoic: A Climate-Geochemical Coupled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Extreme Proterozoic: Geology, Geochemistry, and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 146, pp.79-89, 2004, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/146GM08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Participative Science Project for the Biomonitoring of Vehicular Air Pollution in Cities : the Ecorc’Air project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAGA/IASPEI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Journey of Pumice: Rock Magnetic and Geochemical Insights from Coastal Stranding Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carlut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Garcia da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecorc’Air: A Citizen Science Project for the Biomonitoring of Vehicular Air Pollution in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Turcati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2025 General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling South Asian Monsoon Rainfall and Wind Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-2399, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03938136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température des océans de l'Archéen, modélisation des couples isotopiques ∂18O et ∂30Si et interactions climat-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eurasian paleogeographic reconstructions for Cenozoic climatic and biotic evolution (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe J.J. van Hinsbergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP14B-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03532357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on mid-Cretaceous ocean circulation from neodymium isotope modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Nauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laugié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dutay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle influence du forçage orbital sur le climat et les biomes de l'Éocène et de l'Oligocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Toumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03522556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la glaciation Gaskiers, le rôle du mouvement rapide des continents à l'Ediacarien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution asynchrone des pluies et des vents de mousson au cours du Miocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ladant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle paléogéographique des moussons asiatiques au Cénozoïque : le Tibet et (surtout) tous les autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anta-Clarisse Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03521151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ18Op geographical variability within the South African Karoo Basin during Permo-Triassic based on tetrapod apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Luyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Bone Diagenesis Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate in Antarctica during the Middle Eocene: a modelling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02539557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes suggest elevated thermometabolism within multiple Permo-Triassic therapsid clades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Abdala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Biennial Conference of the Palaeontological Society of Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the timing of the Lesotho eruptive sequence (Karoo traps) : a relation with the end-Pliensbachian/early Toarcian extinction events ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Meeting of the Americas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Foz do Iguassu, Brazil. pp.U21A-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy and dating of the Karoo traps (South Africa) in relation with the end-Pliensbachian extinction event : progress repors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meet. Suppl.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abtract NH33B-1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy and dating of the Naude's Nek section (Karoo traps, South Africa) : ongoing analysis of the eruptive sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Portland, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy of the Naude's Nek Section (Karoo Traps) : new constraints on the eruptive sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S Marsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall Meeting Trans. AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, San Francisco, United States. pp.V53A-2137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the impact of Eastern African elevation changes during the late Neogene : climate and vegetation responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bassin du Tchad et le Rift Est-Africain : de la géologie de terrain à la modélisation climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Tiercelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cl. Roquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution du programme Eclipse II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite Permien-Trias et le début de la sédimentation triasique dans les bassins Ouest-Européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diez J.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00165215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Ar dating and paleomagnetic contributions : still more evidence for the short duration of the Deccan Large Igneous Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Courtillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, San Francisco, United States. pp.P51A-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de contrôle de la sédimentation et reconquête végétale au Trias inférieur : apport des Simulations climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Giens, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId433"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13994,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74BB3A0B"/>
+    <w:nsid w:val="3E15485A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14225,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fluteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-7325" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167063480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7523-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuncheng Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03324-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haase" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regelous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03781752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00331-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poulsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Tabor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Macleod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-973-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586661v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Pavlov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fluteau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Latyshev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Fetisova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007950" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Jay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian S. Marsh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1189-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghe Zhou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC2T3LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-797-2014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crockett" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukunda Bhattarai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Prasad Koirala" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902775v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07ZM0S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003910" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011369108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Pavlov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Veselovskiy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fetisova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Latyshev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351311040070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B8AB6B829F147343B1EC64CBBB9E9084BE97F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPFS5Q6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Subbarao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004635" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.12.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81SPFGPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311333v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Masse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.11.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4JG7TS5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312034v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKM4JVWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149342v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TCS083Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00184060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Diez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6S6NVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149800v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKHNF31M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149810v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001278" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Goff" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Ali Ali Eshraghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7G031S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085411v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626267v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.045" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2PRMNFR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085486v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000998" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013570v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.10.016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994786v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.015" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC47TLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902694v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganopolski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-003-0378-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D040951639B30F90519E777CFAA43F0135D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132785v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902683v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01152-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSZMDCJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015902" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012464v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(00)00230-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F5623B361893DAC689C9A1A0145963DEF463F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626252v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fluteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Besse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Broutin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthelin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00542-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E59B65413D7C36141E10DCE77B2E21281CF6DDC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012020v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900048" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/S0260305500014038" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011956v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/386788a0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5675E44C954E00B8A17065172B843AF38F2A6C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626323v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pavlov" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V. Veselovskiy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631736v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902707v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/146GM08" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia da Fonseca" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fluteau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17203" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Nauroy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521151v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Banfield" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509791v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Marsh" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412079v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsh" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408769v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jay" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Marsh" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439700v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392056v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Roquin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165215v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diez J.B." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410842v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113046v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fluteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9952-7325" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167063480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=M0Mqp64AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7523-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574298v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongshi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuncheng Guo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03324-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carvallo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Turcati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024CSJ000084" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hoyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Haase" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regelous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301741v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2023.104464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00919-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03781752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont-Nivet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junsheng Nie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-022-00331-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03870225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; M. Marcilly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117717" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103756" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03401267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Toumoulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abh2819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03108247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. Van Hinsbergen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103508" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-847-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Poulsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Tabor" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Macleod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-973-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02965777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbolini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woutersen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Silvestro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tardif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8227" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ramstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fluteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005569" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Michaud-Dubuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.06.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586661v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir E. Pavlov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fluteau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton V. Latyshev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Fetisova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda T. Elkins-Tanton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007950" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne E. Jay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian S. Marsh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courtillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-017-1189-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01692941v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Abdala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.28589" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902797v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Macouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hubert-Th&#233;ou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2016.09.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJKT6H1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courtillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marsh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02193082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.06.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24CHXKMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769924v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rigaudier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2015.09.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXSM49H2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01453003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler," TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gerard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2015.05.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994727v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghe Zhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.11.032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC2T3LTQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Teitler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.044" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NLJKJXC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Hir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teitler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-697-2014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083506v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jourdain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-797-2014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295841v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Crockett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukunda Bhattarai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Prasad Koirala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902775v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.049" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J07ZM0S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Moulin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GC003910" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Marsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008210" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Pavlov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V. Veselovskiy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fetisova" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Latyshev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1069351311040070" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B8AB6B829F147343B1EC64CBBB9E9084BE97F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994739v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffetaut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1011369108" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMPFS5Q6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406544v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Chenet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB005644" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603729v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Chenet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Subbarao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004635" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312034v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Besse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Greff-Lefftz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.05.025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKM4JVWV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149342v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.032" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TCS083Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310966v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bajpai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.07.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V7501X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Chenet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajpai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00184060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Diez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158295v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Chenet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Courtillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6S6NVG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172588v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.12.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81SPFGPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311333v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guiraud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Masse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.11.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4JG7TS5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149800v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond T. Pierrehumbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacob" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKHNF31M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Tiercelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1129158" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001278" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339363v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Goff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safar Ali Ali Eshraghi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7G031S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puceat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC000998" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085411v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;ron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626267v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.045" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2PRMNFR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013570v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.10.016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994786v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2004.07.015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HC47TLZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902694v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ganopolski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-003-0378-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CA0D040951639B30F90519E777CFAA43F0135D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132785v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902683v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)01152-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNSZMDCJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902671v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Meert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015902" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(00)00230-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F5623B361893DAC689C9A1A0145963DEF463F52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626252v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fluteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Besse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Broutin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berthelin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00542-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E59B65413D7C36141E10DCE77B2E21281CF6DDC4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD900048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011972v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/S0260305500014038" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011956v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/386788a0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5675E44C954E00B8A17065172B843AF38F2A6C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_22" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009959v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24982-3_2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pavlov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V. Veselovskiy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631736v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631808v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mussard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.geoscienceworld.org/gsa/books/book/674/Volcanism-Impacts-and-Mass-Extinctions-Causes-and" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2014.2505(17)" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631812v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098079v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C. Sloan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444306408.ch13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/146GM08" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290141v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369442v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Garcia da Fonseca" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Fluteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17203" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290084v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938136v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2399" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588025v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03532357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Linden" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe J.J. van Hinsbergen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Meijer" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587811v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Nauroy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522556v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588091v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521132v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521151v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Banfield" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851654v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luyt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539557v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851349v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Marsh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412079v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408769v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Marsh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439700v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392056v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghienne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Roquin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165215v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diez J.B." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410842v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113046v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>