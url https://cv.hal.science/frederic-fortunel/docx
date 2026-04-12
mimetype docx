--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -533,261 +533,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Construction of Coffee Qualities: Geo-economics Crossroads between China and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niêm Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/trn.2022.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04012670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fruit and vegetable by-products as functional ingredients: what are the limitations for large-scale industrial processing as powder?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Roberta Bezerra Santana Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrique Kreutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Muradas Bulhões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Sant'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40, pp.27272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35977/0104-1096.cct2023.v40.27272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384296v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-04012670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies paysannes entre riz et soja, productions et perceptions. L’exemple de Cachoeira do Sul/RS, Brésil</w:t>
               </w:r>
@@ -903,51 +903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1-2 (749-750), pp.124-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1197,51 +1197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queijo de leite cru: estudos de caso com agroindústrias e vigilância sanitária no Departamento de Sarthe, França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Benincá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Sant'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,165 +2015,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How Coffee Became a Culture in Asia: The 4 Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School of Tourism, Université du Yunnan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Tourism, Université du Yunnan, Mar 2025, Kunming, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment la poule est-elle devenue un animal à aimer ? L’ascension de l’animal dans la hiérarchie humanimale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire ORCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127237v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05127573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le café est-il devenu un produit touristique en Asie ? D’une culture exogène à un breuvage autochtone</w:t>
               </w:r>
@@ -2718,165 +2718,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La firme, le paysan et la qualité. Regards comparés Chine/Vietnam</w:t>
+                <w:t xml:space="preserve">The chicken rescuers. Social analysis of hobby breeding in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03723553v1</w:t>
+                <w:t xml:space="preserve">halshs-03723555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chicken rescuers. Social analysis of hobby breeding in France</w:t>
+                <w:t xml:space="preserve">La firme, le paysan et la qualité. Regards comparés Chine/Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03723555v1</w:t>
+                <w:t xml:space="preserve">halshs-03723553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hen rescuers : social and spatial dimensions in western France</w:t>
               </w:r>
@@ -3007,165 +3007,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thailandia, Brazil et França : construçao da qualidad do arroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desafios do arroz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cachoiera do sul, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03231928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coffee culture and agriculture in Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land, agriculture and culture of Yunnan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03723549v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03231928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ambition chinoise : devenir la plaque tournante du commerce du café asiatique</w:t>
               </w:r>
@@ -3352,165 +3352,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03231937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La riziculture à Cachoeira do Sul (RS) vue comme un rapport de pouvoir. Réflexion de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Mutations des systèmes agricoles et territoires au Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A construção territorial das qualidades no Bioma Pampa/RS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe colloquio franco-brasileiro Territorio, ruralidade e desenvolvimiento no bioma Pampa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UERGS; Le Mans Université, Aug 2018, Santana do Livramento, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04699370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03231931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A construçao territorial da qualidade : comparando três paises produzindo café na Asia</w:t>
               </w:r>
@@ -5358,50 +5358,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aviculture : des productions standard aux signes de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Margetic; Michaël Bermond; Valérie Jousseaume; Maxime Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-7535-3373-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale - La fabrique des territoires de l'hévéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5414,143 +5500,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fortunel, gironde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'or blanc, Petits et grands planteurs face au "boom" de l'hévéaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRASEC, pp.11-20, 2014, Carnets de l'IRASEC, 978-616-7571-20-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843700v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01099269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kampong Cham et Ratanakiri, regards croisés sur l'évolution des grandes plantations cambodgiennes</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52F15E5A"/>
+    <w:nsid w:val="B9E209FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fortunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3404-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052589773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023525003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15efo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Roberta Bezerra Santana Carlini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrique Kreutz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Muradas Bulh&#245;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voltaire Sant'Anna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35977/0104-1096.cct2023.v40.27272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#234;m Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2022.14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dias Osorio Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.55614" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Beninc&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/2238-6416.v75i3.812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira-Medeiros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dekoninck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/lasie-p-13349.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.guibe.2011.01.0249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2187-les-politiques-denregistrement-des-droits-fonciers-du-cadre-legal-aux-pratiques-locales-9782811103118.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Dan Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tran Dac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04601298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fortunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3404-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052589773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023525003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15efo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#234;m Le Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2022.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Roberta Bezerra Santana Carlini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrique Kreutz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Muradas Bulh&#245;es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voltaire Sant'Anna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35977/0104-1096.cct2023.v40.27272" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dias Osorio Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.55614" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Beninc&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/2238-6416.v75i3.812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira-Medeiros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dekoninck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/lasie-p-13349.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.guibe.2011.01.0249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2187-les-politiques-denregistrement-des-droits-fonciers-du-cadre-legal-aux-pratiques-locales-9782811103118.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Dan Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tran Dac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04601298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>