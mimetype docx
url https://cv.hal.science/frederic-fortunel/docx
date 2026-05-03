--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -533,469 +533,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structures territoriales de la caféiculture chinoise (Yunnan) : des bassins de production aux systèmes productifs localisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1-2 (749-750), pp.124-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.749.0124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Construction of Coffee Qualities: Geo-economics Crossroads between China and Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niêm Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/trn.2022.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04012670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit and vegetable by-products as functional ingredients: what are the limitations for large-scale industrial processing as powder?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataly Roberta Bezerra Santana Carlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henrique Kreutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávia Muradas Bulhões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Sant'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40, pp.27272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35977/0104-1096.cct2023.v40.27272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies paysannes entre riz et soja, productions et perceptions. L’exemple de Cachoeira do Sul/RS, Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dias Osorio Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.55614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.55614⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04368539v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04044532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 FARMaine -les fonds de vallée agricoles au défi des politiques publiques d'environnement</w:t>
               </w:r>
@@ -1109,213 +1109,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Queijo de leite cru: estudos de caso com agroindústrias e vigilância sanitária no Departamento de Sarthe, França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaís Benincá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Sant'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revista do Instituto de Latícinios Cândido Tostes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (3), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14295/2238-6416.v75i3.812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A speciality coffee and the civet : proposal for a win-win co-living experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coffee Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321082v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03230073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction sociale du bassin rizicole au Rio Grande do Sul (Brésil)</w:t>
               </w:r>
@@ -2944,51 +2944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la caféiculture au Yunnan (Chine) : lectures des structures territoriales entre bassin et réseaux de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3145,441 +3145,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03723549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A construçao territorial da qualidade : comparando três paises produzindo café na Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario internacional de desenvolvimiento rural sustentavel cooperativsimo e economia solidaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SICOOPES; PPDRGEA; Universidad de Alicante; Le Mans Université, Aug 2018, Belem, Brésil, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une ambition chinoise : devenir la plaque tournante du commerce du café asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international Coopérations pédagogiques et scientifiques au sud des nuages France-Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03723550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ambition chinoise : devenir la plaque tournante du commerce du café asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international Coopérations pédagogiques et scientifiques au sud des nuages France-Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Mans université, Feb 2018, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04699373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construçao territorial da qualidade : comparando três paises produzindo café na Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario internacional de desenvolvimiento rural sustentavel cooperativsimo e economia solidaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03231937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção territorial das qualidades no Bioma Pampa/RS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIe colloquio franco-brasileiro Territorio, ruralidade e desenvolvimiento no bioma Pampa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERGS; Le Mans Université, Aug 2018, Santana do Livramento, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La riziculture à Cachoeira do Sul (RS) vue comme un rapport de pouvoir. Réflexion de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Mutations des systèmes agricoles et territoires au Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231931v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04699361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A territorialização das qualidades dos productos : do Terroir até o SYAL. Conceitos para pesquizar sobre os productos da Cima da Serra/RS</w:t>
               </w:r>
@@ -4081,165 +4081,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04699399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontières internes et mobilités paysannes sur un front pionnier vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'UMR 66588 Migrinter IERS-TIDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2005, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fronts de colonisation agricole lao et viêt, regards croisés des deux côtés de la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GDR Libergéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04699385v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04699388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations locales et la titularisation foncière au Viêt Nam</w:t>
               </w:r>
@@ -4933,51 +4933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As transformacões nos sistemas agricolas na regiõ dos Campos da Cima da Serra, Rio Grande Do sul, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Herique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,199 +5358,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction générale - La fabrique des territoires de l'hévéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fortunel, gironde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'or blanc, Petits et grands planteurs face au "boom" de l'hévéaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRASEC, pp.11-20, 2014, Carnets de l'IRASEC, 978-616-7571-20-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00843700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aviculture : des productions standard aux signes de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Margetic; Michaël Bermond; Valérie Jousseaume; Maxime Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-7535-3373-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01099269v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00843700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kampong Cham et Ratanakiri, regards croisés sur l'évolution des grandes plantations cambodgiennes</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9E209FD"/>
+    <w:nsid w:val="0868DEFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fortunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3404-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052589773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023525003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15efo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#234;m Le Duc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2022.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Roberta Bezerra Santana Carlini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrique Kreutz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Muradas Bulh&#245;es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voltaire Sant'Anna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35977/0104-1096.cct2023.v40.27272" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dias Osorio Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.55614" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Beninc&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/2238-6416.v75i3.812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira-Medeiros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dekoninck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/lasie-p-13349.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.guibe.2011.01.0249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2187-les-politiques-denregistrement-des-droits-fonciers-du-cadre-legal-aux-pratiques-locales-9782811103118.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Dan Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tran Dac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04601298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fortunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3404-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052589773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023525003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15efo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#234;m Le Duc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2022.14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Roberta Bezerra Santana Carlini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrique Kreutz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Muradas Bulh&#245;es" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voltaire Sant'Anna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35977/0104-1096.cct2023.v40.27272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dias Osorio Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.55614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Beninc&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/2238-6416.v75i3.812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira-Medeiros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dekoninck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/lasie-p-13349.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.guibe.2011.01.0249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2187-les-politiques-denregistrement-des-droits-fonciers-du-cadre-legal-aux-pratiques-locales-9782811103118.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Dan Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tran Dac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04601298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>