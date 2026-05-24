--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -217,187 +217,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La poule et le nouvel imaginaire collectif du jardin privatif : la reconstitution d'une basse-cour 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 251-252 (1-2), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.251.0257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05275326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The farmyard, the front yard and the backyard: Historical geography of hens and chickens in French voluntary and community organisations in the 20th and 21st centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15efo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05431343v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-05275326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sélectionneur avicole, le plus professionnel des amateurs. Proposition pour une géographie humanimale de la poule</w:t>
               </w:r>
@@ -533,469 +533,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fruit and vegetable by-products as functional ingredients: what are the limitations for large-scale industrial processing as powder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Roberta Bezerra Santana Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrique Kreutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Muradas Bulhões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Sant'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.27272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35977/0104-1096.cct2023.v40.27272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Construction of Coffee Qualities: Geo-economics Crossroads between China and Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niêm Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans-regional and -national studies of Southeast </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/trn.2022.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04012670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies paysannes entre riz et soja, productions et perceptions. L’exemple de Cachoeira do Sul/RS, Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia dos Santos Ramos Berreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dias Osorio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.55614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04368539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structures territoriales de la caféiculture chinoise (Yunnan) : des bassins de production aux systèmes productifs localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1-2 (749-750), pp.124-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.749.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044532v1</w:t>
-              </w:r>
-[...336 lines deleted...]
-                <w:t xml:space="preserve">halshs-04368539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 FARMaine -les fonds de vallée agricoles au défi des politiques publiques d'environnement</w:t>
               </w:r>
@@ -1109,213 +1109,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A speciality coffee and the civet : proposal for a win-win co-living experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coffee Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03321082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Queijo de leite cru: estudos de caso com agroindústrias e vigilância sanitária no Departamento de Sarthe, França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaís Benincá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire Sant'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revista do Instituto de Latícinios Cândido Tostes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (3), pp.168-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14295/2238-6416.v75i3.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230073v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03321082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction sociale du bassin rizicole au Rio Grande do Sul (Brésil)</w:t>
               </w:r>
@@ -2015,165 +2015,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment la poule est-elle devenue un animal à aimer ? L’ascension de l’animal dans la hiérarchie humanimale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminaire ORCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05127237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How Coffee Became a Culture in Asia: The 4 Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School of Tourism, Université du Yunnan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Tourism, Université du Yunnan, Mar 2025, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05127573v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05127237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le café est-il devenu un produit touristique en Asie ? D’une culture exogène à un breuvage autochtone</w:t>
               </w:r>
@@ -2944,51 +2944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de la caféiculture au Yunnan (Chine) : lectures des structures territoriales entre bassin et réseaux de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3007,579 +3007,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coffee culture and agriculture in Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land, agriculture and culture of Yunnan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kunming, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03723549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thailandia, Brazil et França : construçao da qualidad do arroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafios do arroz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cachoiera do sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03231928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Coffee culture and agriculture in Asia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ambition chinoise : devenir la plaque tournante du commerce du café asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land, agriculture and culture of Yunnan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kunming, China</w:t>
+              <w:t xml:space="preserve">Séminaire international Coopérations pédagogiques et scientifiques au sud des nuages France-Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A construçao territorial da qualidade : comparando três paises produzindo café na Asia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03723550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ambition chinoise : devenir la plaque tournante du commerce du café asiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international Coopérations pédagogiques et scientifiques au sud des nuages France-Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mans université, Feb 2018, Le Mans (72000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construçao territorial da qualidade : comparando três paises produzindo café na Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario internacional de desenvolvimiento rural sustentavel cooperativsimo e economia solidaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SICOOPES; PPDRGEA; Universidad de Alicante; Le Mans Université, Aug 2018, Belem, Brésil, Brazil</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Belem, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une ambition chinoise : devenir la plaque tournante du commerce du café asiatique</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03231937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construção territorial das qualidades no Bioma Pampa/RS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Coopérations pédagogiques et scientifiques au sud des nuages France-Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Le Mans, France</w:t>
+              <w:t xml:space="preserve">IIe colloquio franco-brasileiro Territorio, ruralidade e desenvolvimiento no bioma Pampa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UERGS; Le Mans Université, Aug 2018, Santana do Livramento, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une ambition chinoise : devenir la plaque tournante du commerce du café asiatique</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La riziculture à Cachoeira do Sul (RS) vue comme un rapport de pouvoir. Réflexion de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Coopérations pédagogiques et scientifiques au sud des nuages France-Chine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Mans université, Feb 2018, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">Colloque international Mutations des systèmes agricoles et territoires au Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Construçao territorial da qualidade : comparando três paises produzindo café na Asia</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A construçao territorial da qualidade : comparando três paises produzindo café na Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario internacional de desenvolvimiento rural sustentavel cooperativsimo e economia solidaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Belem, Brazil</w:t>
+              <w:t xml:space="preserve">, SICOOPES; PPDRGEA; Universidad de Alicante; Le Mans Université, Aug 2018, Belem, Brésil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03231931v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A territorialização das qualidades dos productos : do Terroir até o SYAL. Conceitos para pesquizar sobre os productos da Cima da Serra/RS</w:t>
               </w:r>
@@ -4081,165 +4081,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04699399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fronts de colonisation agricole lao et viêt, regards croisés des deux côtés de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GDR Libergéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04699385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frontières internes et mobilités paysannes sur un front pionnier vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'UMR 66588 Migrinter IERS-TIDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04699388v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04699385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations locales et la titularisation foncière au Viêt Nam</w:t>
               </w:r>
@@ -4933,51 +4933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As transformacões nos sistemas agricolas na regiõ dos Campos da Cima da Serra, Rio Grande Do sul, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Herique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia dos Santos Ramos Berreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,50 +5358,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aviculture : des productions standard aux signes de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fortunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Margetic; Michaël Bermond; Valérie Jousseaume; Maxime Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-7535-3373-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction générale - La fabrique des territoires de l'hévéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5414,143 +5500,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fortunel, gironde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'or blanc, Petits et grands planteurs face au "boom" de l'hévéaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRASEC, pp.11-20, 2014, Carnets de l'IRASEC, 978-616-7571-20-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00843700v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01099269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kampong Cham et Ratanakiri, regards croisés sur l'évolution des grandes plantations cambodgiennes</w:t>
               </w:r>
@@ -7613,51 +7613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0868DEFD"/>
+    <w:nsid w:val="1B925A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fortunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3404-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052589773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023525003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15efo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275326v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0257" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044532v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#234;m Le Duc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2022.14" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Roberta Bezerra Santana Carlini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrique Kreutz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Muradas Bulh&#245;es" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voltaire Sant'Anna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35977/0104-1096.cct2023.v40.27272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dias Osorio Filho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.55614" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Beninc&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/2238-6416.v75i3.812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira-Medeiros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699370v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dekoninck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/lasie-p-13349.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099269v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.guibe.2011.01.0249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2187-les-politiques-denregistrement-des-droits-fonciers-du-cadre-legal-aux-pratiques-locales-9782811103118.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Dan Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tran Dac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04601298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-fortunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3404-7152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052589773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000023525003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05275326v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431343v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15efo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.191.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Roberta Bezerra Santana Carlini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrique Kreutz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Muradas Bulh&#245;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voltaire Sant'Anna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35977/0104-1096.cct2023.v40.27272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni&#234;m Le Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/trn.2022.14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dias Osorio Filho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.55614" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0124" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Beninc&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Ramos Berreta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14295/2238-6416.v75i3.812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425266v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira-Medeiros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.9150" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.422.0165" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8666" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.363.0215" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723548v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127237v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127569v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05127254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lyonnais-Voutaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209215v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474430v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699361v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699383v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gironde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irasec.148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182149v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dekoninck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.900" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297290v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/lasie-p-13349.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297289v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herique" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21674/9788560231.90-117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Verdum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vieira Medeiros" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.guibe.2011.01.0249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/2187-les-politiques-denregistrement-des-droits-fonciers-du-cadre-legal-aux-pratiques-locales-9782811103118.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202305v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phan Viet Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202307v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486549v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518973v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mellac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Dan Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228108v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Tran Dac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04601298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04699412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>