--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -581,1181 +581,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04519311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Raman Spectroscopy Monitoring of Material Changes During Proton Irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosignature stability in space enables their use for life detection on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre de Vera</w:t>
+                <w:t xml:space="preserve">Theresa Backhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sauvage</w:t>
+                <w:t xml:space="preserve">Joachim Meeßen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Böttger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00037028211062943⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (36), pp.eabn7412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abn7412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560256v1</w:t>
+                <w:t xml:space="preserve">hal-04215527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosignature stability in space enables their use for life detection on Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joachim Meeßen</w:t>
+                <w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Hanke</w:t>
+                <w:t xml:space="preserve">N. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Böttger</w:t>
+                <w:t xml:space="preserve">G. Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abn7412⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215527v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igneous rock powder identification using colour cameras: A powerful method for space exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Raman Spectroscopy Monitoring of Material Changes During Proton Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Guimbretière</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Courtois</w:t>
+                <w:t xml:space="preserve">Jean-Pierre de Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 375, pp.114848. </w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.000370282110629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00037028211062943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526397v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On biosignatures for Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deletion of Mocos induces xanthinuria with obstructive nephropathy and major metabolic disorders in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+                <w:t xml:space="preserve">Delphine Sedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Clodoré</w:t>
+                <w:t xml:space="preserve">Claire Mackowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Culerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1473550421000264⟩</w:t>
+              <w:t xml:space="preserve">Kidney360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.10.34067/KID.0001732021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34067/kid.0001732021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671603v1</w:t>
+                <w:t xml:space="preserve">hal-03429645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of Mocos induces xanthinuria with obstructive nephropathy and major metabolic disorders in mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Equilibrium and non-equilibrium furanose selection in the ribose isomerisation network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Culerier</w:t>
+                <w:t xml:space="preserve">Avinash Vicholous Dass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Dudas</w:t>
+                <w:t xml:space="preserve">Thomas Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Los Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney360</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34067/kid.0001732021⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.2749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22818-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429645v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium and non-equilibrium furanose selection in the ribose isomerisation network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of laser shape on thermal increase during micro‐Raman spectroscopy analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22818-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.6230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229691v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of laser shape on thermal increase during micro‐Raman spectroscopy analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traquer les premières traces de vie terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 564</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338008v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traquer les premières traces de vie terrestres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LithoSpace: An Idea for an Automated System for in situ Petrographic Thin Section Preparation on Mars and Other Extraterrestrial Rocky Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyron Hickman Lewis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspas.2021.749494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682211v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LithoSpace: An Idea for an Automated System for in situ Petrographic Thin Section Preparation on Mars and Other Extraterrestrial Rocky Bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On biosignatures for Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Le Breton</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Clodoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Astronomy and Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">International Journal of Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (6), pp.377-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspas.2021.749494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1473550421000264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433614v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallomics in deep time and the influence of ocean chemistry on the metabolic landscapes of Earth's earliest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,51 +1832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological appraisals of core samples using the ExoMars 2020 rover instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,77 +1962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Life and the Habitability of Mars: The ESA Space Experiment BIOMEX on the ISS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashal Alawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Backhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Baqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Morphogenesis of Organo-Sedimentary Structures Growing Under Geochemically Stressed Conditions: Keystone to Proving the Biogenicity of Some Archaean Stromatolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2416,51 +2416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Quartieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.7017. </w:t>
@@ -2641,64 +2641,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2877,481 +2877,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02139075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrothermal-Sedimentary Context for the Origin of Life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+                <w:t xml:space="preserve">Potential Role of Inorganic Confined Environments in Prebiotic Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Vicholous Dass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Hinman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathleen A Campbell</w:t>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence P Kee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2017.1680⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life8010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740060v1</w:t>
+                <w:t xml:space="preserve">hal-01733453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Role of Inorganic Confined Environments in Prebiotic Phosphorylation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Brack</w:t>
+                <w:t xml:space="preserve">Most ancient evidence for life in the Barberton greenstone belt: Microbial mats and biofabrics of the ∼3.47 Ga Middle Marker horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life8010007⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 312, pp.45-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733453v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Most ancient evidence for life in the Barberton greenstone belt: Microbial mats and biofabrics of the ∼3.47 Ga Middle Marker horizon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Hydrothermal-Sedimentary Context for the Origin of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Hinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen A Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 312, pp.45-67. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.259-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2017.1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041136v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Approach to Illustrate the Challenge of Astrobiology for Public Outreach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Brack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3863,307 +3863,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01376659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioreducible poly(2-ethyl-2-oxazoline)–PLA–PEI-SS triblock copolymer micelles for co-delivery of DNA minicircles and Doxorubicin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítor Gaspar</w:t>
+                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabete C. Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duarte de Melo-Diogo</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João A. Queiroz</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (7), pp.615-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657388v1</w:t>
+                <w:t xml:space="preserve">insu-01167397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frances Westall</w:t>
+                <w:t xml:space="preserve">Bioreducible poly(2-ethyl-2-oxazoline)–PLA–PEI-SS triblock copolymer micelles for co-delivery of DNA minicircles and Doxorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabete C. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte de Melo-Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">João A. Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213 (7), pp.175 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01167397v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the biotic origin of silicified Precambrian carbonaceous microstructures using Raman spectroscopic mapping, a potential method for the detection of microfossils on Mars</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geyserite in Hot-Spring Siliceous Sinter: Window on Earth’s Hottest Terrestrial (Paleo)environment and its Extreme Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego M. Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missions to Mars: Characterization of Mars analogue rocks for the International Space Analogue Rockstore (ISAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francès Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lopes-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rull-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,437 +5416,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00955285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From black-and-white to colour in the Silurian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+                <w:t xml:space="preserve">Synthesis of a spinifex-textured basalt as an analog to Gusev crater basalts, Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francès Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Barbieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frances Westall</w:t>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 367-368, pp.178-192. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (5), pp.820-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2012.01355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00817357v1</w:t>
+                <w:t xml:space="preserve">insu-00697255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a spinifex-textured basalt as an analog to Gusev crater basalts, Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weathering of Sb-rich mining and smelting residues : Insight in solid speciation and soil bacteria toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ony Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malagorzata Grybos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2012.01355.x⟩</w:t>
+              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (suppl 4), pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemer.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00697255v1</w:t>
+                <w:t xml:space="preserve">hal-00726587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of Sb-rich mining and smelting residues : Insight in solid speciation and soil bacteria toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Forestier</w:t>
+                <w:t xml:space="preserve">From black-and-white to colour in the Silurian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemer.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 367-368, pp.178-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00726587v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcaniclastic habitats for early life on Earth and Mars: A case study from not, vert, similar3.5 Ga-old rocks from the Pilbara, Australia</w:t>
               </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoukje T. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,90 +5966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential fossil endoliths in vesicular pillow basalt, Coral Patch Seamount, eastern North Atlantic Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherry L Cady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6109,51 +6109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of in situ calcification for photosynthesis in a ~3.3 Ga-old microbial biofilm from the Barberton greenstone belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francès Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,57 +6243,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the survival of microfossils in artificial martian sedimentary meteorites during entry into Earth's atmosphere: the STONE 6 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francès Westall</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Brandstätter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6307,534 +6307,534 @@
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 207 (2), pp.616-630. </w:t>
+              <w:t xml:space="preserve">, 2010, 207 (2), pp.616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00444343v1</w:t>
+                <w:t xml:space="preserve">hal-00609751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the survival of microfossils in artificial martian sedimentary meteorites during entry into Earth's atmosphere: the STONE 6 experiment</w:t>
+                <w:t xml:space="preserve">Micro-RAMAN Characterization of Precambrian Permineralized Cells, Draken Formation Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (6), Special Issue: SI - 528-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609751v1</w:t>
+                <w:t xml:space="preserve">hal-00609490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-RAMAN Characterization of Precambrian Permineralized Cells, Draken Formation Preliminary Results</w:t>
+                <w:t xml:space="preserve">Testing the survival of microfossils in artificial martian sedimentary meteorites during entry into Earth's atmosphere: the STONE 6 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francès Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Brandstätter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Demets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (2), pp.616-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609490v1</w:t>
+                <w:t xml:space="preserve">insu-00444343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STONE 6 Experiment: An Investigation of the Survival of Microfossils During Atmospheric Entry</w:t>
+                <w:t xml:space="preserve">the Oldest Traces of Life by AFM/Confocal Raman Spectroscopy: Applications for the Analysis of Martian Rocks. Proceedings of the Conference on Micro-Raman Spectroscopy and Luminescence Studies in the Earth and Planetary Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">René Demets</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (3-4 Sp. Iss. SI), pp.360-361</w:t>
+              <w:t xml:space="preserve">MICRO-RAMAN SPECTROSCOPY AND LUMINESCENCE STUDIES IN THE EARTH AND PLANETARY SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1163, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522402v1</w:t>
+                <w:t xml:space="preserve">hal-00522396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">the Oldest Traces of Life by AFM/Confocal Raman Spectroscopy: Applications for the Analysis of Martian Rocks. Proceedings of the Conference on Micro-Raman Spectroscopy and Luminescence Studies in the Earth and Planetary Sciences</w:t>
+                <w:t xml:space="preserve">STONE 6 Experiment: An Investigation of the Survival of Microfossils During Atmospheric Entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frances Westall</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francès Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Brandstaetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Demets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO-RAMAN SPECTROSCOPY AND LUMINESCENCE STUDIES IN THE EARTH AND PLANETARY SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1163, pp.47-58</w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (3-4 Sp. Iss. SI), pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522396v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the survival of microfossils during entry into the earths's atmosphere: the Stone 6 Experiment</w:t>
               </w:r>
@@ -7326,51 +7326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Messori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the ExoMars 2020 scientific exploration protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7546,51 +7546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic morphogenesis of organo-sedimentary structures growing under geochemically stressed conditions: keystone to the interpretation of some Archaean stromatolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7684,51 +7684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosignatures in Early Archaean sediments and their relevance for the search for life on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7796,51 +7796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scalar trace element biosignatures and rare earth element reconstruction of Palaeoarchaean biomes of microbial life: a fossil-calibrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7921,51 +7921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scalar trace element biosignatures and rare earth element reconstruction of Palaeoarchaean biomes of microbial life: a fossil-calibrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8040,4542 +8040,4542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JULES VERNE 2028 project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Most ancient evidence for life in Barberton: microbial mats from the 3.472 Ga Middle Marker horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101918v1</w:t>
+                <w:t xml:space="preserve">hal-03102736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of early ocean chemistry on cell biochemistry and prokaryotic metallomic biosignatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ISAR and EURO-CARES analogue databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102689v1</w:t>
+                <w:t xml:space="preserve">hal-03287522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrothermal sedimentary origin of life?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CaliPhoto: an optical method for sample control and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th NoR HGT &amp; LUCA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089568v1</w:t>
+                <w:t xml:space="preserve">hal-03287521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrothermal-sedimentary context for the origin for life</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Gautret</w:t>
+                <w:t xml:space="preserve">CaliPhoto: an optical method to help identification of rocks during the ExoMars 2020 mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Campbell</w:t>
+                <w:t xml:space="preserve">L. Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102450v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et analyse d’images pour l’exobiologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A hydrothermal sedimentary origin of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MATLAB, CEMHTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">4th NoR HGT &amp; LUCA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090368v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal of lithologies and biosignatures using the ExoMars 2020 CLUPI instrument: blind tests using simulated mission observational conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A hydrothermal-sedimentary context for the origin for life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102048v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Most ancient evidence for life in Barberton: microbial mats from the 3.472 Ga Middle Marker horizon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement et analyse d’images pour l’exobiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée MATLAB, CEMHTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102736v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ISAR and EURO-CARES analogue databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appraisal of lithologies and biosignatures using the ExoMars 2020 CLUPI instrument: blind tests using simulated mission observational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287522v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaliPhoto: an optical method for sample control and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element biosignatures and the influence of early ocean chemistry on cell biochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">EANA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287521v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaliPhoto: an optical method to help identification of rocks during the ExoMars 2020 mission</w:t>
+                <w:t xml:space="preserve">Lithospace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Luengo</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102866v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03352850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element biosignatures and the influence of early ocean chemistry on cell biochemistry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100684v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
+                <w:t xml:space="preserve">General considerations on Raman spectroscopy and its use for the detection of biosignatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XIII GeoRaman conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03352850v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
+                <w:t xml:space="preserve">DEVIL Drone Exploration for Versatile In situ Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">Journée du défi Instrumentation aux limites - Mission pour l'Interdisciplinarité du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102872v1</w:t>
+                <w:t xml:space="preserve">hal-03090363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General considerations on Raman spectroscopy and its use for the detection of biosignatures</w:t>
+                <w:t xml:space="preserve">CaliPhoto 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII GeoRaman conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Journée RTR Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102876v1</w:t>
+                <w:t xml:space="preserve">hal-03090358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVIL Drone Exploration for Versatile In situ Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ExoMars 2020 mission and the search for chemotrophic biosignatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vago J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du défi Instrumentation aux limites - Mission pour l'Interdisciplinarité du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090363v1</w:t>
+                <w:t xml:space="preserve">hal-03102466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaliPhoto 2</w:t>
+                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée RTR Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090358v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ExoMars 2020 mission and the search for chemotrophic biosignatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The JULES VERNE 2028 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102466v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of early ocean chemistry on cell biochemistry and prokaryotic metallomic biosignatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101903v1</w:t>
+                <w:t xml:space="preserve">hal-03102689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life on Mars: returned samples and their storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zipfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPPW 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">The EURO-CARES project. ISSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116972v1</w:t>
+                <w:t xml:space="preserve">hal-03116965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as a key tool for the detection of biosignatures on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosigantures of chemotrophic microbial activity in Mars-analogue, subsurface volcanic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Bost</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116994v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Reflections on the Definition Of Analogues And Consequences For The Euro-Cares Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical tracing of the Early Archaean hydrothermal chemotrophic biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117000v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and significance of carbonaceous matter at the surface of Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chercher des traces de vie dans des météorites et roches martiennes : missions STONE et projet EURO-CARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
+              <w:t xml:space="preserve">SF2A 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117012v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue Samples in a European Sample Curation Facility - The EURO-CARES Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zipfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team The Euro-Cares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et présentation du GT Repositionnement et Relocalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosigantures of chemotrophic microbial activity in Mars-analogue, subsurface volcanic sediments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
+              <w:t xml:space="preserve">IPPW 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089617v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical tracing of the Early Archaean hydrothermal chemotrophic biosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au Repositionnement-relocalisation-recalage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116946v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life on Mars: returned samples and their storage</w:t>
+                <w:t xml:space="preserve">Punctuated Habitability and Scenarios for the Search for Life on Mars and the ExoMars Landing Site Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Smith</w:t>
+                <w:t xml:space="preserve">J. L. Vago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Russell</w:t>
+                <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EURO-CARES project. ISSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116965v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercher des traces de vie dans des météorites et roches martiennes : missions STONE et projet EURO-CARES</w:t>
+                <w:t xml:space="preserve">On the interest of Raman mapping vs. single spectrum: from material science to exobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">WITec Workshop, École Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287508v1</w:t>
+                <w:t xml:space="preserve">hal-03089615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of microbial biosignatures with increasing metamorphic grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Cousins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mikhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPPW 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Microbiology Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116969v1</w:t>
+                <w:t xml:space="preserve">hal-03089626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au Repositionnement-relocalisation-recalage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European space missions and space-related activities for Exobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Dass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman- Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Societé Française d’Astronomie et d’Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682198v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctuated Habitability and Scenarios for the Search for Life on Mars and the ExoMars Landing Site Working Group</w:t>
+                <w:t xml:space="preserve">The ExoMars 2020 mission: an Earth analogue example of the search for chemotrophic biosignatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Vago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Committee The Exomars Landing Site Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117549v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial biosignatures with increasing metamorphic grade</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire invité : A global approach to the search for life on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">DLR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089626v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of Raman mapping vs. single spectrum: from material science to exobiology</w:t>
+                <w:t xml:space="preserve">Recalage et Exobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WITec Workshop, École Centrale Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089615v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European space missions and space-related activities for Exobiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gaboyer</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Analogue sample in an extraterrestrial sample curation facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Societé Française d’Astronomie et d’Astrophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Jutta Zipfel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089613v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ExoMars 2020 mission: an Earth analogue example of the search for chemotrophic biosignatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General Reflections on the Definition Of Analogues And Consequences For The Euro-Cares Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zipfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team The Euro-Cares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117553v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : A global approach to the search for life on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and significance of carbonaceous matter at the surface of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cockell C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080346v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage et Exobiologie</w:t>
+                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">IPPW 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287499v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Analogue sample in an extraterrestrial sample curation facility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman spectroscopy as a key tool for the detection of biosignatures on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jutta Zipfel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080359v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : A l’origine de la vie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les implications de l’influence de l’activité sur la vie primitive pour la vie extraterrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickmann-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du CNRS « Que reste-il à découvrir ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Atelier Origine et Evolution de la Terre Primitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080380v1</w:t>
+                <w:t xml:space="preserve">hal-03090400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EURO-CARES WP5: Analogues and instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zipfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bridges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-CARES WP4 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications de l’influence de l’activité sur la vie primitive pour la vie extraterrestre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+                <w:t xml:space="preserve">Problématique du repositionnement au travers d’un exemple d’analyse en microscopie multi-échelle et multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Origine et Evolution de la Terre Primitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Repositionnement-Relocalisation, Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090400v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique du repositionnement au travers d’un exemple d’analyse en microscopie multi-échelle et multimodale</w:t>
+                <w:t xml:space="preserve">Relocalisation « manuelle » par superposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Repositionnement-Relocalisation, Institut Pasteur</w:t>
+              <w:t xml:space="preserve">Journée thématique Repositionnement-Relocalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090423v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocalisation « manuelle » par superposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal chemotrophic biosignatures on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campbell K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Repositionnement-Relocalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Biosignature Preservation and Detection in Mars Analog Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lake Tahoe, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287517v1</w:t>
+                <w:t xml:space="preserve">hal-03090292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal chemotrophic biosignatures on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogues for planetary missions: the engineer point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zipfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teams Isar And Euro Cares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Biosignature Preservation and Detection in Mars Analog Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lake Tahoe, Nevada, United States</w:t>
+              <w:t xml:space="preserve">EURO-CARES WP5 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090292v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogues for planetary missions: the engineer point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séminaire invité : A l’origine de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teams Isar And Euro Cares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-CARES WP5 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">Forum du CNRS « Que reste-il à découvrir ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090284v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Gusev crater analogue basalts, Mars : Interest for astrobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liane Loiselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12656,77 +12656,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Synthetic Martian Basalts from Spirit data, Gusev crater.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12777,51 +12777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2018 MAX-C/ExoMars Mission: The Orleans Mars-Analogue Rock Collection for Instrument Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francès Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12902,51 +12902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExoMars: Mars analogue rocks in the European lithotheque at Orleans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13217,221 +13217,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element biosignatures and the evolution of the metallome in Earth’s early oceans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference in Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Galveston, Texas, United States</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289231v1</w:t>
+                <w:t xml:space="preserve">hal-03289230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element biosignatures and the evolution of the metallome in Earth’s early oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference in Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Galveston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289230v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t>
               </w:r>
@@ -13618,536 +13618,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal chemotrophic biosignatures on Mars</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EURO-CARES: EUROpean Curation of Astromaterials Returned from Exploration of Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USRA: Biosignature Preservation and Detection in Mars Analog Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lake Tahoe, Nevada, United States</w:t>
+              <w:t xml:space="preserve">The EUROCARES consortium, Journées de la SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289288v1</w:t>
+                <w:t xml:space="preserve">hal-03289256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
+                <w:t xml:space="preserve">EURO-CARES: EUROpean Curation of Astromaterials Returned from Exploration of Space. The EUROCARES consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANA16 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journées de la SFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289258v1</w:t>
+                <w:t xml:space="preserve">hal-02453385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURO-CARES: EUROpean Curation of Astromaterials Returned from Exploration of Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating meteorite atmospheric entry and its consequences for microbial life: the STONE X experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Galudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaboyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EUROCARES consortium, Journées de la SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">EANA16 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289256v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURO-CARES: EUROpean Curation of Astromaterials Returned from Exploration of Space. The EUROCARES consortium</w:t>
+                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">EANA16 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02453385v1</w:t>
+                <w:t xml:space="preserve">hal-03289258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating meteorite atmospheric entry and its consequences for microbial life: the STONE X experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Le Galudec</w:t>
+                <w:t xml:space="preserve">Hydrothermal chemotrophic biosignatures on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campbell K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANA16 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">USRA: Biosignature Preservation and Detection in Mars Analog Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lake Tahoe, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289264v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14273,51 +14273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14880,51 +14880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cbm.cnrs-orleans.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05248728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourmanc&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1473550425100116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purvis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Sheriff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02661-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04519311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fawdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Orgel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Adeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Balme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Calef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2302361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211062943" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Backhaus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mee&#223;en" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hanke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn7412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550421000264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429645v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sedda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pailloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/kid.0001732021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Vicholous Dass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Los Rios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22818-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman Lewis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.749494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Messori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashal Alawi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Di Bella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sabatino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ferretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43181-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guido" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756819000815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01733453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brack" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Kee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8010007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.04.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Josset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A. Hofmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Spray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westall Frances" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376659v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Angelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina de Sanctis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Di Iorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015EA000153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNZDTPZZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Moczyd&#322;owska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/13-003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0889" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes-Reyes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull-Perez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#252;ssmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4307" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A5CAEFCBF28D819D0B95CE00F08B351F30DD1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopes-Reyes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Venegas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.10.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Rakotoarisoa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2012.02.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386GRMCX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje T. de Vries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Nijman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry L Cady" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0657" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00444343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parnell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSZDT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609751v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609490v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandstaetter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalazzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gourcerol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102689v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089568v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Campbell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102450v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090368v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102048v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287521v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102872v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102876v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090363v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090358v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102466v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vago J." TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridge" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101903v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116972v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116994v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117000v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zipfel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team The Euro-Cares" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cockell C." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117551v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089617v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116946v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287508v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116969v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682198v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Cousins" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhail" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Montgomery" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089615v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089613v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Dass" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman- Lewis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117553v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Committee The Exomars Landing Site Selection" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080346v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287499v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080359v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080380v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090217v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridges" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090400v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickmann-Lewis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090423v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bergamini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canivet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klein" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287517v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090292v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell K." TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teams Isar And Euro Cares" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pullan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843694v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289231v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Georgelin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289230v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289256v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453385v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289264v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Galudec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96175-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572221v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572179v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cbm.cnrs-orleans.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05248728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourmanc&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1473550425100116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purvis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Sheriff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02661-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04519311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fawdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Orgel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Adeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Balme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Calef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2302361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Backhaus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mee&#223;en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hanke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn7412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211062943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sedda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pailloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/kid.0001732021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Vicholous Dass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Los Rios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22818-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.749494" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550421000264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Messori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashal Alawi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Di Bella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sabatino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ferretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43181-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guido" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756819000815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01733453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Kee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8010007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.04.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Josset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A. Hofmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Spray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westall Frances" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376659v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Angelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina de Sanctis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Di Iorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015EA000153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNZDTPZZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Moczyd&#322;owska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/13-003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0889" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes-Reyes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull-Perez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#252;ssmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4307" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A5CAEFCBF28D819D0B95CE00F08B351F30DD1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopes-Reyes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Venegas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Rakotoarisoa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2012.02.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386GRMCX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.10.025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje T. de Vries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Nijman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry L Cady" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0657" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parnell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSZDT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00444343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandstaetter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalazzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gourcerol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287522v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Campbell" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100684v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vago J." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101903v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102689v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zipfel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089617v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117551v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team The Euro-Cares" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116969v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Cousins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Montgomery" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Dass" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman- Lewis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Committee The Exomars Landing Site Selection" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287499v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117012v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cockell C." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116972v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116994v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickmann-Lewis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridges" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090423v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bergamini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canivet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090292v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell K." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090284v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teams Isar And Euro Cares" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pullan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843694v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289231v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Georgelin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289256v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453385v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289264v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Galudec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289288v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96175-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572221v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572179v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>