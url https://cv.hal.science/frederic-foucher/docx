--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2877,412 +2877,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02139075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Role of Inorganic Confined Environments in Prebiotic Phosphorylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avinash Vicholous Dass</w:t>
+                <w:t xml:space="preserve">A Hydrothermal-Sedimentary Context for the Origin of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Jaber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Terence P Kee</w:t>
+                <w:t xml:space="preserve">Nancy Hinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen A Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life8010007⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.259-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2017.1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733453v1</w:t>
+                <w:t xml:space="preserve">hal-01740060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Most ancient evidence for life in the Barberton greenstone belt: Microbial mats and biofabrics of the ∼3.47 Ga Middle Marker horizon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+                <w:t xml:space="preserve">Potential Role of Inorganic Confined Environments in Prebiotic Phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Vicholous Dass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence P Kee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life8010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041136v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrothermal-Sedimentary Context for the Origin of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Most ancient evidence for life in the Barberton greenstone belt: Microbial mats and biofabrics of the ∼3.47 Ga Middle Marker horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (3), pp.259-293. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 312, pp.45-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2017.1680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740060v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistical Approach to Illustrate the Challenge of Astrobiology for Public Outreach</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyron Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Brack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3863,307 +3863,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01376659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioreducible poly(2-ethyl-2-oxazoline)–PLA–PEI-SS triblock copolymer micelles for co-delivery of DNA minicircles and Doxorubicin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
+                <w:t xml:space="preserve">Vítor Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+                <w:t xml:space="preserve">Elisabete C. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte de Melo-Diogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A. Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213 (7), pp.175 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01167397v1</w:t>
+                <w:t xml:space="preserve">hal-01657388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioreducible poly(2-ethyl-2-oxazoline)–PLA–PEI-SS triblock copolymer micelles for co-delivery of DNA minicircles and Doxorubicin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Duarte de Melo-Diogo</w:t>
+                <w:t xml:space="preserve">Archean (3.33 Ga) microbe-sediment systems were diverse and flourished in a hydrothermal context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João A. Queiroz</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (7), pp.615-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36646.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01657388v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01167397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the biotic origin of silicified Precambrian carbonaceous microstructures using Raman spectroscopic mapping, a potential method for the detection of microfossils on Mars</w:t>
               </w:r>
@@ -4399,51 +4399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geyserite in Hot-Spring Siliceous Sinter: Window on Earth’s Hottest Terrestrial (Paleo)environment and its Extreme Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen A. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego M. Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5002,441 +5002,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missions to Mars: Characterization of Mars analogue rocks for the International Space Analogue Rockstore (ISAR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of grain size distribution on Raman analyses and the consequences for in situ planetary missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopes-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Derek Pullan</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rull-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rüssmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (6), pp.916-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00819716v1</w:t>
+                <w:t xml:space="preserve">insu-00819722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of grain size distribution on Raman analyses and the consequences for in situ planetary missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the scientific capabilities of the ExoMars Raman Laser Spectrometer instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Lopes-Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rull-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Venegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francès Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rüssmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4307⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.721-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00819722v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00955285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the scientific capabilities of the ExoMars Raman Laser Spectrometer instrument</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Rull-Perez</w:t>
+                <w:t xml:space="preserve">Missions to Mars: Characterization of Mars analogue rocks for the International Space Analogue Rockstore (ISAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francès Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Venegas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+                <w:t xml:space="preserve">Derek Pullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.721-733. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82-83, pp.113-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2013/0025-2317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00955285v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00819716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a spinifex-textured basalt as an analog to Gusev crater basalts, Mars</w:t>
               </w:r>
@@ -6611,230 +6611,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00444343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">the Oldest Traces of Life by AFM/Confocal Raman Spectroscopy: Applications for the Analysis of Martian Rocks. Proceedings of the Conference on Micro-Raman Spectroscopy and Luminescence Studies in the Earth and Planetary Sciences</w:t>
+                <w:t xml:space="preserve">STONE 6 Experiment: An Investigation of the Survival of Microfossils During Atmospheric Entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frances Westall</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francès Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Brandstaetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Demets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO-RAMAN SPECTROSCOPY AND LUMINESCENCE STUDIES IN THE EARTH AND PLANETARY SCIENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1163, pp.47-58</w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (3-4 Sp. Iss. SI), pp.360-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522396v1</w:t>
+                <w:t xml:space="preserve">hal-00522402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STONE 6 Experiment: An Investigation of the Survival of Microfossils During Atmospheric Entry</w:t>
+                <w:t xml:space="preserve">the Oldest Traces of Life by AFM/Confocal Raman Spectroscopy: Applications for the Analysis of Martian Rocks. Proceedings of the Conference on Micro-Raman Spectroscopy and Luminescence Studies in the Earth and Planetary Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">René Demets</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (3-4 Sp. Iss. SI), pp.360-361</w:t>
+              <w:t xml:space="preserve">MICRO-RAMAN SPECTROSCOPY AND LUMINESCENCE STUDIES IN THE EARTH AND PLANETARY SCIENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1163, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522402v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the survival of microfossils during entry into the earths's atmosphere: the Stone 6 Experiment</w:t>
               </w:r>
@@ -8040,838 +8040,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Most ancient evidence for life in Barberton: microbial mats from the 3.472 Ga Middle Marker horizon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hydrothermal sedimentary origin of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4th NoR HGT &amp; LUCA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102736v1</w:t>
+                <w:t xml:space="preserve">hal-03089568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ISAR and EURO-CARES analogue databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A hydrothermal-sedimentary context for the origin for life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hinman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287522v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaliPhoto: an optical method for sample control and characterization</w:t>
+                <w:t xml:space="preserve">Traitement et analyse d’images pour l’exobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée MATLAB, CEMHTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287521v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaliPhoto: an optical method to help identification of rocks during the ExoMars 2020 mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appraisal of lithologies and biosignatures using the ExoMars 2020 CLUPI instrument: blind tests using simulated mission observational conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Messori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102866v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrothermal sedimentary origin of life?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Most ancient evidence for life in Barberton: microbial mats from the 3.472 Ga Middle Marker horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th NoR HGT &amp; LUCA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089568v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydrothermal-sedimentary context for the origin for life</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ISAR and EURO-CARES analogue databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102450v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et analyse d’images pour l’exobiologie</w:t>
+                <w:t xml:space="preserve">CaliPhoto: an optical method for sample control and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MATLAB, CEMHTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Astrobiology topical team meeting - ESA-ESTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090368v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraisal of lithologies and biosignatures using the ExoMars 2020 CLUPI instrument: blind tests using simulated mission observational conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CaliPhoto: an optical method to help identification of rocks during the ExoMars 2020 mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102048v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element biosignatures and the influence of early ocean chemistry on cell biochemistry</w:t>
               </w:r>
@@ -8976,1437 +8976,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
+                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03352850v1</w:t>
+                <w:t xml:space="preserve">hal-03101903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ExoMars 2020 mission and the search for chemotrophic biosignatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vago J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102872v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General considerations on Raman spectroscopy and its use for the detection of biosignatures</w:t>
+                <w:t xml:space="preserve">CaliPhoto 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII GeoRaman conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Journée RTR Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102876v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVIL Drone Exploration for Versatile In situ Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du défi Instrumentation aux limites - Mission pour l'Interdisciplinarité du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaliPhoto 2</w:t>
+                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée RTR Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090358v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ExoMars 2020 mission and the search for chemotrophic biosignatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General considerations on Raman spectroscopy and its use for the detection of biosignatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XIII GeoRaman conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102466v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
+                <w:t xml:space="preserve">Lithospace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Janiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101903v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03352850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The JULES VERNE 2028 project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of early ocean chemistry on cell biochemistry and prokaryotic metallomic biosignatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101918v1</w:t>
+                <w:t xml:space="preserve">hal-03102689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of early ocean chemistry on cell biochemistry and prokaryotic metallomic biosignatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The JULES VERNE 2028 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102689v1</w:t>
+                <w:t xml:space="preserve">hal-03101918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life on Mars: returned samples and their storage</w:t>
+                <w:t xml:space="preserve">Analogue Samples in a European Sample Curation Facility - The EURO-CARES Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zipfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Smith</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Team The Euro-Cares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EURO-CARES project. ISSOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116965v1</w:t>
+                <w:t xml:space="preserve">hal-03117551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosigantures of chemotrophic microbial activity in Mars-analogue, subsurface volcanic sediments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction et présentation du GT Repositionnement et Relocalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
+              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089617v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical tracing of the Early Archaean hydrothermal chemotrophic biosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosigantures of chemotrophic microbial activity in Mars-analogue, subsurface volcanic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116946v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chercher des traces de vie dans des météorites et roches martiennes : missions STONE et projet EURO-CARES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geochemical tracing of the Early Archaean hydrothermal chemotrophic biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287508v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue Samples in a European Sample Curation Facility - The EURO-CARES Project</w:t>
+                <w:t xml:space="preserve">Life on Mars: returned samples and their storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zipfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team The Euro-Cares</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
+              <w:t xml:space="preserve">The EURO-CARES project. ISSOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117551v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et présentation du GT Repositionnement et Relocalisation</w:t>
+                <w:t xml:space="preserve">Chercher des traces de vie dans des météorites et roches martiennes : missions STONE et projet EURO-CARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">SF2A 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287404v1</w:t>
+                <w:t xml:space="preserve">hal-03287508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t>
               </w:r>
@@ -10649,221 +10649,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of Raman mapping vs. single spectrum: from material science to exobiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistence of microbial biosignatures with increasing metamorphic grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Cousins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mikhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WITec Workshop, École Centrale Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">Microbiology Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089615v1</w:t>
+                <w:t xml:space="preserve">hal-03089626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of microbial biosignatures with increasing metamorphic grade</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the interest of Raman mapping vs. single spectrum: from material science to exobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">WITec Workshop, École Centrale Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089626v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European space missions and space-related activities for Exobiology</w:t>
               </w:r>
@@ -11162,868 +11162,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage et Exobiologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séminaire invité : Analogue sample in an extraterrestrial sample curation facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Jutta Zipfel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287499v1</w:t>
+                <w:t xml:space="preserve">hal-03080359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Analogue sample in an extraterrestrial sample curation facility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recalage et Exobiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jutta Zipfel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Atelier Repositionnement-relocalisation-recalage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080359v1</w:t>
+                <w:t xml:space="preserve">hal-03287499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Reflections on the Definition Of Analogues And Consequences For The Euro-Cares Project</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy as a key tool for the detection of biosignatures on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Zipfel</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lopez-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117000v1</w:t>
+                <w:t xml:space="preserve">hal-03116994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and significance of carbonaceous matter at the surface of Mars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General Reflections on the Definition Of Analogues And Consequences For The Euro-Cares Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zipfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team The Euro-Cares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117012v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPPW 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as a key tool for the detection of biosignatures on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and significance of carbonaceous matter at the surface of Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lopez-Reyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Bost</w:t>
+                <w:t xml:space="preserve">S. Cockell C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology Science Conference (AbSciCon 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Mesa, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116994v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les implications de l’influence de l’activité sur la vie primitive pour la vie extraterrestre</w:t>
+                <w:t xml:space="preserve">EURO-CARES WP5: Analogues and instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zipfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hickmann-Lewis</w:t>
+                <w:t xml:space="preserve">J. Bridges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Cavalazzi</w:t>
+                <w:t xml:space="preserve">V. Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Origine et Evolution de la Terre Primitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">EURO-CARES WP4 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090400v1</w:t>
+                <w:t xml:space="preserve">hal-03090217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURO-CARES WP5: Analogues and instrumentation</w:t>
+                <w:t xml:space="preserve">Les implications de l’influence de l’activité sur la vie primitive pour la vie extraterrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bridges</w:t>
+                <w:t xml:space="preserve">K. Hickmann-Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Debaille</w:t>
+                <w:t xml:space="preserve">A. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cavalazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-CARES WP4 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Origine et Evolution de la Terre Primitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090217v1</w:t>
+                <w:t xml:space="preserve">hal-03090400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique du repositionnement au travers d’un exemple d’analyse en microscopie multi-échelle et multimodale</w:t>
               </w:r>
@@ -12954,51 +12954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Pullan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th COSPAR Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bern, Germany</w:t>
@@ -13217,221 +13217,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element biosignatures and the evolution of the metallome in Earth’s early oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hickman-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference in Geobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Galveston, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289230v1</w:t>
+                <w:t xml:space="preserve">hal-03289231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element biosignatures and the evolution of the metallome in Earth’s early oceans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analogue samples in an European sample curation facility - the EURO-CARES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference in Geobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Galveston, Texas, United States</w:t>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289231v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorimetric analysis to help identification of drilled rock powders on Mars: the CaliPhoto method</w:t>
               </w:r>
@@ -13877,277 +13877,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal chemotrophic biosignatures on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Westall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campbell K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Foucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EANA16 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">USRA: Biosignature Preservation and Detection in Mars Analog Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lake Tahoe, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289258v1</w:t>
+                <w:t xml:space="preserve">hal-03289288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal chemotrophic biosignatures on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LithoSpace: an automated system for in situ petrographic thin section preparation on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Janiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances Westall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Foucher</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USRA: Biosignature Preservation and Detection in Mars Analog Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lake Tahoe, Nevada, United States</w:t>
+              <w:t xml:space="preserve">EANA16 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289288v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14880,51 +14880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cbm.cnrs-orleans.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05248728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourmanc&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1473550425100116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purvis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Sheriff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02661-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04519311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fawdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Orgel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Adeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Balme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Calef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2302361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Backhaus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mee&#223;en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hanke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn7412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211062943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sedda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pailloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/kid.0001732021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Vicholous Dass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Los Rios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22818-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.749494" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550421000264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Messori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashal Alawi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Di Bella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sabatino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ferretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43181-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guido" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756819000815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01733453v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Kee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8010007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041136v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.04.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Josset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A. Hofmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Spray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westall Frances" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376659v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Angelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina de Sanctis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Di Iorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015EA000153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNZDTPZZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Moczyd&#322;owska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/13-003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0889" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes-Reyes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull-Perez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#252;ssmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4307" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A5CAEFCBF28D819D0B95CE00F08B351F30DD1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopes-Reyes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Venegas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2317" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Rakotoarisoa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2012.02.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386GRMCX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.10.025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje T. de Vries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Nijman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry L Cady" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0657" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parnell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSZDT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00444343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522402v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandstaetter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalazzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gourcerol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287522v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102866v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089568v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Campbell" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100684v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102876v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102466v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vago J." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101903v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101918v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102689v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116965v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zipfel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089617v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117551v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team The Euro-Cares" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287404v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116969v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089615v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089626v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Cousins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Montgomery" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Dass" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman- Lewis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Committee The Exomars Landing Site Selection" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287499v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080359v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117012v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cockell C." TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116972v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116994v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickmann-Lewis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridges" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090423v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bergamini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canivet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090292v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell K." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090284v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teams Isar And Euro Cares" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pullan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843694v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289230v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289231v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Georgelin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289256v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453385v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289264v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Galudec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289288v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96175-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572221v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572179v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cbm.cnrs-orleans.fr/en/home/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05248728v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourmanc&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Foucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1473550425100116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Westall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Purvis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Sano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Sheriff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clodor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02661-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04519311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fawdon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Orgel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Adeli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Balme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Calef" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2302361" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Baqu&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Backhaus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mee&#223;en" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hanke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn7412" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman-Lewis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Vera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00037028211062943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sedda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mackowiak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pailloux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Culerier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/kid.0001732021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03229691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Vicholous Dass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georgelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Los Rios" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22818-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433614v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janiec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Breton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspas.2021.749494" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyron Hickman-Lewis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cavalazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1473550421000264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02511006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sorieul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61774-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Pelletier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Messori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086947v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashal Alawi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Billi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2018.1897" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Cappelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02279838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9080359" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Di Bella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sabatino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ferretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43181-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guido" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A Campbell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756819000815" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions4040067" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01740060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Hinman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2017.1680" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01733453v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Brack" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence P Kee" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life8010007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.04.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life7040040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Josset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A. Hofmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Spray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cockell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V. Eliseeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu N. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc01872j" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westall Frances" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376659v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone de Angelis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina de Sanctis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Di Iorio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ammannito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015EA000153" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor Gaspar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete C. Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte de Melo-Diogo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Queiroz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2015.07.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX23DHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen A. Campbell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36646.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4687" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNZDTPZZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2015.1374" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163128v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Guido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Moczyd&#322;owska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/13-003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2012.0889" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866015v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#232;s Westall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2013.1000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lacerda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201201923" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6GGN3G6D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819722v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopes-Reyes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rull-Perez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#252;ssmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4307" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A5CAEFCBF28D819D0B95CE00F08B351F30DD1E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Lopes-Reyes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rull-Perez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Venegas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2013/0025-2317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00819716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Pullan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2013.04.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00697255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2012.01355.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ony Rakotoarisoa" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malagorzata Grybos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2012.02.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-386GRMCX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barbieri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.10.025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoukje T. de Vries" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Nijman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.09.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720596v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherry L Cady" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2011.0657" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Marrochi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.08.029" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609751v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandst&#228;tter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Demets" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parnell" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.12.014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTGSZDT4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00444343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Brandstaetter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527542v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Piazza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Briois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ammann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonaim&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulombier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090350v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Westall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090435v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090430v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbaret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorieul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090452v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cavalazzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gourcerol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089568v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hinman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Campbell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102450v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090368v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luengo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100684v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102466v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vago J." TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090363v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102872v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102876v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03352850v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102689v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101918v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117551v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zipfel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team The Euro-Cares" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287404v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089617v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116946v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116965v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Smith" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287508v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116969v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682198v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117549v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vago" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertrand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089626v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Cousins" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhail" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Montgomery" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089613v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Dass" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickman- Lewis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117553v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Committee The Exomars Landing Site Selection" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080359v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287499v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116994v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez-Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116972v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117012v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cockell C." TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090217v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridges" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debaille" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090400v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hickmann-Lewis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090423v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bergamini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canivet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gillot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287517v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090292v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell K." TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090284v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teams Isar And Euro Cares" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00806610v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Loiselle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298685v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839575v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pullan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843694v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572106v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289231v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Georgelin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289230v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289204v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289232v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289256v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453385v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289264v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Galudec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289288v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289258v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janiec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96175-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068711v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/65112" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507810v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Author Names Hiba Kh&#233;lifa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Illy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bennevault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tresset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572221v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03572179v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>