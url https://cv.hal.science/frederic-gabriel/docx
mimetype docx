--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric GABRIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche (IHRIM, ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073432407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche (CNRS, Institut d'histoire des représentations et des idées dans les modernités, ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intérêts scientifiques : l'histoire de la théologie, de l'exégèse et de la spiritualité (XVe-XVIIe siècles), l'ecclésiologie (XVe-XXe s.), les usages de la patristique africaine tardo-antique (XVIe-XVIIe s.), les théories de l’épiscopat (XVIe-XVIIe s.), les tentatives latino-orientales d’union des Églises, les dialogues entre les ecclésiologies orientales et occidentales (XVe-XVIIIe s.), l'histoire de l’histoire des religions ; Gabriel Naudé, Jacques Gaffarel et leur cercle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pages de références</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ihrim.ens-lyon.fr/auteur/gabriel-frederic</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/frederic-gabriel</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/frederic-gabriel</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cnrs.academia.edu/FredericGABRIEL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.idref.fr/073432407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">juin-juillet 2024 : Research Fellow à la Robbins Collection de l’Université de Californie à Berkeley (Faculty of Law)– octobre 2015-en cours : directeur de recherches au CNRS, à l’IHRIM (Institut d’histoire des représentations et des idées dans les modernités, École normale supérieure, Lyon)– janvier 2015 : qualification par le CNU aux fonctions de professeur en philosophie (section 17)– 29 novembre 2014 : soutenance d’une habilitation à diriger les recherches à l’université Paris I Panthéon-Sorbonne. Philosophie politique, théologie et ecclésiologie dans l’Europe latine, XVe-XVIIe siècle, 2089 pages. Garant : Philippe Büttgen. Jury : Philippe Büttgen (Paris I), Lorenzo Bianchi (Université orientale de Naples), Sylvio De Franceschi (École Pratique des Hautes Études), Raphaël Eckert (Université de Strasbourg), Dominique Iogna-Prat (CNRS, École des Hautes Études en Sciences Sociales), Pierre-François Moreau (École Normale Supérieure, Lyon)– 2007-2008 : Ahmanson-Getty Fellow (William Andrews Clark Memorial Library, et le UCLA Center for 17th & 18th Century Studies), Université de Californie à Los Angeles– 2007-2009 : chargé de conférences, École Pratique des Hautes Études (section des Sciences religieuses)– octobre 2007-octobre 2015 : chargé de recherches au CNRS (Institut d’histoire de la pensée classique, UMR 5037, École normale supérieure, Lyon)– janvier 2007 : qualification par le CNU aux fonctions de maître de conférences en philosophie (section 17) et aux fonctions de maître de conférences en histoire moderne (section 22)– 4 février 2006 : soutenance d’une thèse de doctorat (« doctorat européen ») Université Paris-IV – Université de Lecce (Italie), en histoire de la philosophie. La souveraineté en débat dans le premier XVIIe siècle : politiques gallicanes, ecclésiologie, et théologie du pouvoir. Une mise en perspective des Libertés de l’Église gallicane. Pré-rapporteurs : Jean-Robert Armogathe, Frédéric Brahami. Jury : Jean-Robert Armogathe (École Pratique des Hautes Études), Giulia Belgioioso (co-directrice, Université de Lecce, Italie), Pierre-François Moreau (co-directeur, École Normale Supérieure, Lyon) Alain Tallon (Université Paris IV)– 2005-2007 : Attaché Temporaire d’Enseignement et de Recherches à l’École Pratique des Hautes Études (section des Sciences religieuses)– 2002-2005 : doctorant boursier à l’université de Lecce (aujourd’hui université du Salento)– 2002 : étudiant Erasmus à l’Université « La Sapienza » de Rome– 2001-2006 : élève de l’École Pratique des Hautes Études (Sciences religieuses) et de l’Université Paris-IV Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2.2024-en cours : membre de l’École doctorale 487 (&amp;quot;PHILO&amp;quot;) de l’ENS de Lyon– 2018-1.2024 : membre de l’École doctorale 472 de l’École Pratique des Hautes Études, Paris– 2016-2022 : membre du conseil de laboratoire de l’IHRIM (CNRS, ENS de Lyon)– 2016-2021 : membre du CoNRS, section 35, membre du bureau, secrétaire scientifique de la section– 2011-2015 : membre du Conseil National des Universités, section 17 (philosophie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2018-en cours : membre du comité de rédaction de la collection « Mele Cotogne » (éditions Pensa, Italie)– 2017-en cours : directeur adjoint de la Revue de l’histoire des religions– 2016-en cours : co-directeur, avec Bernard Pouderon, des collections « Théologie historique » et « Textes, dossiers, documents », aux éditions Beauchesne– 2012-en cours : membre du comité scientifique de la revue ThéoRèmes– 2007-2016 : membre du comité de rédaction de la Revue de l’histoire des religions– 2005-en cours : coordination avec Lorenzo Bianchi de l’édition critique des œuvres complètes de Gabriel Naudé (éd. Classiques Garnier)– 2001-2010 : direction de la collection « La Bibliothèque Volante » (Chambéry, Éditions Comp’Act jusqu’en 2007, puis Éditions L’Act Mem depuis 2007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Expertises réalisées pour des institutions : Centre national du livre, CLÉO (Centre pour l’édition électronique ouverte), CNRS, EHESS (élections de maîtres de conférences), l’EPHE (élections de directeur d’études et passage à la classe exceptionnelle), FNRS (Fonds national de la recherche scientifique, Belgique), HCERES (évaluations de laboratoires), Labex HASTEC (candidatures post-doctorats), Université Saint-Joseph de Beyrouth (collection « Textes et études sur l’Orient chrétien »).– Expertises réalisées pour des revues : XVIIe siècle ; Annali di storia dell’esegesi ; Archives des sciences sociales des religions ; Bruniana & Campanelliana Supplementum ; Chrétiens et société (Lyon) Éthique, Politique, Religion ; Medieval Worlds (Académie autrichienne des sciences) ; Revue des études juives ; Revue d’histoire ecclésiastique ; Revue de l’histoire des religions ; Revue de métaphysique et de morale ; ThéoRèmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres de jurys (masters, thèses, habilitations à diriger les recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 21 mai 2024, Lyon, Université de Lyon III/Université catholique de Lyon, président du jury de soutenance de thèse de Damien Chomette, « Henri de Lubac et L’Humanisme athée. Pour une métaphysique dans l’histoire », dirigée par Thierry Gontier et Emmanuel Gabellieri, jury composé en outre d’Olivier Boulnois, Marie-Gabrielle Lemaire, Isabelle Moulin– octobre 2023-en cours, Paris/Louvain, École Pratique des Hautes Études/Université catholique de Louvain, membre du comité de suivi de thèse d’Illia Kovalenko, « Agapios Landos (1585-1656) et la spiritualité orthodoxe au XVIIe siècle : un kaléidoscope à la croisée des confessions », dir. Vassa Kontouma et Jean-Pascal Gay– 5 juin 2023, Bordeaux, Université Bordeaux-Montaigne ; président du jury de soutenance de la thèse de Xavier Cochard, « L’eschatologie catholique face aux défis de la sécularisation de la société française (vers 1720-vers 1890) », dirigée par Éric Suire, jury constitué de Sylvio De Franceschi, Jean-Pascal Gay, Fabienne Henryot, Jean-Pierre Moisset, Éric Suire– 16 septembre 2022, Lille, Université de Lille, membre du jury de soutenance du master 2 de Raphaëlle Ebran : « Le Paradis et l’Enfer dans le hadith apocryphe, Abderraḥmān b. al-Ǧawzī (m.1200), Kitāb al-mawḍūʿāt al-kubrā », dir. par Asma Hilali, jury constitué en outre d’Asma Hilali, Bachir Dahmani, Rim Hamdi– 30 mars 2022, Paris, École Pratique des Hautes Études, Sciences religieuses : président du jury de soutenance du diplôme de l’EPHE d’Illia Kovalenko, « Agapios Landos, témoin de la foi grecque dans la controverse eucharistique, 1669-1722 » dirigé par Vassa Kontouma, jury constitué en outre de Job Getcha et Vassa Kontouma– 23 juin 2021, Lyon, École normale supérieure de Lyon, président du jury d’HDR de Gaëlle Demelemestre, « Droit, politique et théologie dans la première modernité », jury constitué en outre de Catherine Colliot-Thélène, Dominique Couzinet, Luisa Brunori, Xavier Prévost, Pierre-François Moreau (garant)– 7 février 2020 : Lyon, Université de Lyon II, membre du jury de la soutenance d’HDR de Simon Icard, « Lectures des sources patristiques et médiévales dans les controverses catholiques au XVIIe siècle : littérature, histoire, philosophie ». Jury constitué en outre de Laurent Thirouin (garant), Alberto Frigo, Gérard Ferreyrolles, Marina Caffiero, Sylvio de Franceschi– 11 janvier 2020 : Paris, École Pratique des Hautes Études, Sciences historiques et philologiques, membre du jury de soutenance d’HDR de Marie-Hélène Blanchet, « Histoire de l’orthodoxie byzantine (XIIIe-XVe siècle) », jury constitué en outre de Brigitte Mondrain (garante), John Demetracopoulos, Vincent Déroche, Sophie Métivier, Antonio Rigo– Juin 2018 : Paris, membre du jury pour un poste de professeur associé en philosophie à l’École normale supérieure, jury constitué en outre de Fabrice Boudjaaba, Pierre Caye, Marie Gaille, Marc Crépon, Jean-Claude Monod, Dimitri El Murr, Frédéric Worms– 4 juin 2018 : Paris, EHESS, membre du jury du mémoire de master 2 (Sciences sociales des religions) de Fanny Stibbe, « Étude critique d’un objet ecclésiologique : De l’Église et de sa divine constitution de dom Adrien Gréa (1828-1917) », dir. par Dominique Iogna-Prat, jury constitué en outre d’Alain Rauwel– 7 septembre 2018 : Lyon, École normale supérieure, membre du jury du master en histoire de Lancelot Claret-Trentelivres, « Eschatologie chrétienne et individuation : étude des apocalypes apocryphes, IIe-VIe siècle », dir. par Claire Fauchon-Claudon– Avril-mai 2018 : Metz, membre du comité de sélection pour un poste de maître de conférences en sciences des religions à l’université de Metz– Avril-mai 2018 : Lyon, École normale supérieure, membre du comité de sélection pour un poste de professeur de philosophie ancienne, avec un rattachement principal à l’IHRIM– 13 février 2018 : Padoue, Université de Padoue et École Pratique des Hautes Études (Sciences historiques et philologiques), pré-rapporteur et membre du jury de soutenance de la thèse de Jacopo Quarti, « Baroque Syropouliana. Indagine sull’editio vetus e la tradizione recensione (Redaktion-A) dei Memoires byzantini, 1610-1682) », dir. par Federico Barbierato et Brigitte Mondrain, jury constitué en outre de Bernard Flusin, Francesco D’Aiuto, Giorgio Vespignani– 3 juillet 2017 : Paris, École Pratique des Hautes Études, Sciences historiques et philologiques, pré-rapporteur et membre du jury de la thèse de Jelena Puškarić, « Lumières françaises et culture croate à la fin du XVIIIe siècle », dir. par Jean-Louis Quantin, jury constitué en outre de Martin Motte et Anne-Élisabeth Spica– Juin 2016 : Université de Padoue, cotutelle université de Paris IV-Sorbonne, pré-rapporteur de la thèse d’histoire moderne de Lorenzo Comensoli Antonini, « Una carriera ecclesiastica : il cardinale Giovanni Girolamo Albani (1509-1591) », dir. par Antonella Barzazi et Alain Tallon– 4 juin 2013 : Paris, EHESS, membre du jury de master 2 de Fanny Rosso, « La matérialité de l’Église en question au tournant des XVIe et XVIIe siècles », dirigé par Dominique Iogna-Prat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations et programmes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2023-en cours : membre du conseil scientifique du programme de recherche La corrispondenza fra Joseph-Marie de Suarès e il cardinal Francesco Barberini : una fonte per la conoscenza del Papato medievale in epoca barocca, co-dirigé par Claudia D’Alberto (Université de Chieti-Pescara) et Haude Morvan (Université Bordeaux-Montaigne)– 2022-2024 : membre du conseil scientifique du programme de recherche The Split in the Greek Patriarchate of Antioch, 1724, codirigé par Ronney el Gemayel et Željko Paša (Beyrouth-Rome)– 2021-en cours : membre du conseil scientifique de l’Institut Thématique Interdisciplinaire « Histoire, sociologie, archéologie et anthropologie des religions » (HiSAAR), université de Strasbourg, dir. Guillaume Ducoeur– 2021 : membre du conseil scientifique du colloque international « Optique, Lettres et Arts : une herméneutique critique ? », organisé par Florent Libral à l’université de Toulouse– octobre 2019 : membre du conseil scientifique et conférence plénière d’ouverture du congrès regroupant le neuvième colloque national de philosophie de l’histoire, et la sixième rencontre nationale de philosophie du droit de l’ANPOF : Memória, direito e utopia, organisé par Fabio de Barros Silva et Marco Antônio Souza Alves, São João del Rei (Brésil)– 2018-2024 : membre du conseil scientifique du GIS Religions (Lyon)– 2017-en cours : membre du groupe de travail « Humanisme juridique » dirigé par Xavier Prévost et Luigi-Alberto Sanchi (Paris, Institut d’histoire du droit ; université de Bordeaux)– 2016-en cours : membre de la Société internationale d’études jésuites– 2016-2018 : membre du comité scientifique du programme de recherche L’attachement religieux : exercices de la foi, engagement spirituel et résignation en Europe moderne, dirigé par Paula Barros et Chrystel Bernat, Séminaire d’histoire moderne des religions (Institut protestant de théologie) et IRCL (Université de Montpellier)– 2015-en cours : membre du groupe de travail Le catalogue inédit de la bibliothèque du collège de Sorbonne au XVIe siècle, dirigé par Gilbert Fournier dans le cadre de l’IRHT (Biblissima)– 2015-2017 : membre du groupe de recherche HiSoPo (Histoire sociale des idées politiques), dirigé par Arnault Skornicki et Thibaut Rioufreyt (Université de Nanterre/Sciences Po)– 2015-en cours : membre du groupe de recherche FULMEN (Excommunication et autres censures spirituelles, de l’Antiquité à nos jours : religion et gouvernement dans le temps long de la tradition chrétienne), dirigé par Julien Théry-Astruc et Arnaud Fossier, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fulmen.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– 2015-2021 : membre de l’Institut d’études slaves– 2013-en cours : membre du réseau de recherche EmoDiR (Early Modern Religious Dissents & Radicalism) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.emodir.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– 2013-2017 : membre du comité scientifique du programme Schisme et frontières d’Églises (XVIe-XVIIIe s.), École française de Rome et Centre d’étude et de recherche en histoire culturelle (Université de Reims Champagne-Ardenne), dirigé par Aurélien Girard et Benoît Schmitz– 2006-2013 : membre de la Société pour l’histoire des facultés de droit et de la culture juridique– 2006-2009 : membre du GRIST (Groupe de Recherches Interdisciplinaires Sources et Textes), dirigé par Chrystel Bernat et Deborah Puccio-Den au sein du Laboratoire d’étude sur les monothéismes (CNRS UMR 8584)– 2003-2004 : membre de la Society for Seventeenth-Century French Studies– 2000-2005 : membre associé à l’EA 2724 (CNRS-EPHE) Théologies, philosophies, arts dans l’espace religieux occidental, XVIe-XXe siècle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Revue de l’histoire des religions : histoire et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rauwel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi e materiali di storia delle religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2, p. 415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préfaces et des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153 (fasc. 2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.252.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transitivité d’un corps, entre ecclésiologie et sciences sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, t. 113/3, p. 409-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tre elaborazioni dottrinali in merito alla questione del concilio nell’ecclesiologia domenicana (XVI-XVII secolo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie domenicane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53-54 : I Domenicani e I concili, pp.269-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation d’un double pouvoir en temps de Fronde. Une lecture de la corruption à partir de G. Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La corruption du ministre public, 54, pp.65-86. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhip1.054.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infected arterial aneurysm and a dog bite: think at capnocytophaga canimorsus!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Ducours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Puges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.2397-2401. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IDR.S281040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MALDI-ToF mass spectrometry to identify mushroom species -Proof of concept analysis of Amanita genus specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Collombon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myab018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rouxpetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.7421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Hiérarque parfait par Jean Le Febvre (1668) : le livre inconnu d’un franciscain oublié »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13/2, pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe exposé et théologie à la source : l’exégèse combattante de Pierre Coton (1600-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour une histoire culturelle de la théologie jésuite, dir. Pierre-Antoine Fabre et Jean-Pascal Gay, 132/1, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.7071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of MALDI-ToF mass spectrometry for yeast identification: a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myz098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Evaluation of a Novel Immunochromatographic Test for Anti-aspergillus IgG Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael P. Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vainqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.12. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cecile Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (8), pp.962-968. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gentils au tribunal. De l’idolâtrie superficielle à la foi implicite : le dévoilement de la grâce et du salut chez Paschal Rapine de Sainte-Marie (1655-1659)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, fasc. 2, pp.283-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of the uracil permease gene confers cross-resistance to 5-fluorouracil and azoles in Candida lusitaniae and highlights antagonistic interaction between fluorinated nucleotides and fluconazole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.4476-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des pontifes machiavéliens ? La grande mutation de la catholicité latine vue par Louis Machon », Louis Machon, apologiste de Machiavel, éd. Jean-Pierre Cavaillé, Sophie Houdard, Cécile Soudan, Les Dossiers du Grihl, septembre 2014, disponible sur URL : http://dossiersgrihl.revues.org/6154 ; DOI : 10.4000/dossiersgrihl.6154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Grihl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Église en corps : hiérarchie, nexus et distinction, de Juan de Torquemada à Éloi de Bassée », Mélanges de l’École française de Rome Italie-Méditerranée, 126/2, dossier Réflexions sur le schisme moderne : usages et critères dir. Aurélien Girard et Benoît Schmitz, 2014, en ligne : http://mefrim.revues.org/1788.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two missense mutations, E123Q and K151E, identified in the ERG11 allele of an azole-resistant isolate of Candida kefyr recovered from a stem cell transplant patient for acute myeloid leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les assignations d’identités confessionnelles et l’hétéropraxie dans le manuscrit Patin de Vienne : critique textuelle et factuelle », La Lettre clandestine, n° 22 (dossier Guy Patin et ses interlocuteurs : le « manuscrit de Vienne »), 2014, p. 185-204.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifications de la communauté et autorité de la Tradition : l’histoire des dogmes comme construction ecclésiale, de Torquemada à Lethmaet (xve-xvie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux horizons de l'ecclésiologie : du discours clérical à la science du social, Hors-série n°7, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.12901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disseminated infection with the antifungal-multiresistant teleomorphic fungus Neocosmospora vasinfecta in a patient with acute B-lymphoblastic leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahussi d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’insu de la société : l’œuvre de Pierre Legendre en régime ecclésiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux horizons de l'ecclésiologie : du discours clérical à la science du social, Hors-série n°7, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.12881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une alliance, l’autre : la relecture de l’ancienne Loi sous la nouvelle dans l’exégèse du décalogue (xvie-xviie s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Élection, Loi et communauté : de l’Alliance à la cité chrétienne, 2, pp.227-255. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canon textuel et autorité magistérielle : une controverse entre Alfonso de Madrigal et Juan de Torquemada (Sienne, 1443)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les figures du maître médiéval et les modèles de son autorité (1400-1450), 86 (2), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topiques gallicanes et auteurs protestants, entre clivage et asymptote : une parenté ecclésiologique du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin annuel de l'Institut d’Histoire de la Réformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXII (2010-2011) (15), pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés du silence : clôtures, intériorité, règles et traditions monastiques à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La rivoluzione interiore, 10, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les saints : hagiographie, identite et compilation dans les collections non-bollandistes (XVIe-XVIIe siecles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Compilations, recueils, collections, 65 (3), pp.327-336. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knr075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions mélancoliques : maladie d'amour, possession et subjectivités aliénées à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburger Zeitschrift für Philosophie und Theologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.185-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mystères de l’institution liturgique (1629-1662)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Religion, secret et autorité. Pratiques textuelles et cultuelles en clandestinité, 228, pp.207-225. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episcopatus : politique, rhétorique et théologie d’une fonction ecclésiastique (XVIe-XVIIe siècles). Suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roi mineur et naissance de la majesté dans les discours auliques : une raison d’État encomiastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Réalisme et mythologie de la raison d’État. 1, une question de mémoire historique, éd. Laurie Catteeuw, pp.233-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, puissance ecclésiastique, et nature de l’institution chez Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bossuet en politique, 36, pp.36-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi mineur et naissance de la majesté dans les discours auliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.233-265. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-009-0077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antiromanisme doctrinal et romanité ecclésiale dans le catholicisme posttridentin (XVIe-XXe siècle), textes réunis par Sylvio De Franceschi, Lyon, LARHRA (Laboratoire de Recherche Historique Rhône-Alpes, UMR 5190, équipe Religions, Societé et Acculturation RESEA), coll. Chrétiens et Sociétés. Documents et Mémoires n° 7, 2008, 166 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage gallican (1552-1771) de l'Afrique chrétienne tardo-antique : les modalités de l'unité ecclésiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 3, pp.349-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Harald E. Braun, Juan de Mariana and Early Modern Spanish Political Thought, Aldershot, Ashgate, 2007, XIV-200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.556-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episcopatus : politique, rhétorique et théologie d’une fonction ecclésiastique (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté vocale, traditions et pastorale tridentine : le modèle borroméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 2, pp.39- 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theology of the self in English puritanism”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center &amp; Clark newsletter (UCLA Center for 17th- &amp; 18th century studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 48, pp.7- 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit en son histoire : 'jus commune', théologie de la tradition et localité dans la France classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 28, pp.279- 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hérétiques (1698) / Louis Moreri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil [en ligne] : revue de littérature et de critique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 88, http://www.lenouveaurecueil.fr/Moreri.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigme Direction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 84, pp.65- 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemplation, anéantissement, récit : les stratégies du sujet spirituel à l'âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 43, pp.179- 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses de la mélancolie : la figure d'Adam et sa réinterprétation aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 63 (N° 1-2), pp.61- 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie des poètes grecs (1664) Tanneguy Le Fèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 81, pp.177- 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphibologies Simon Vigor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 79, pp.140- 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, christologie et ecclésiologie dans les 'Pensées' de Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kriterion. Revista de filosofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 47 (N° 114), pp.273- 301. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0100-512x2006000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité de l'étude de la poésie arabe Sylvestre de Sacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 80, pp.123- 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélancolique en 1643 Introd et éd. d'un texte anonyme compilé par Pierre Guillebaud en 1643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 78, pp.180- 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer le viscéral, ou la mélancolie au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 78, pp.170- 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudé en ses mondes : une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruniana e Campanelliana, Ricerche filosofiche e materiali storico - testuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XI/2, pp.277-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">postface, réédition et annotation d’une lettre (Éloge de la figue et du nombre cent) du pseudo-Julien l’Apostat à Sarapion, traduite par Frédéric II Morel (Paris, 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertinage et gallicanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Libertinage et politique au temps de la monarchie absolue, 55, pp.69-75. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.055.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension to the metabolic control theory taking into account correlations between enzyme concentrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fiévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 271 (22), pp.4375-91. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04375.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une réponse aux “artifices de parole” : La Religion du Serment. François Desmarest sur les pas de Simon Vigor », Cahiers du Centre de Recherches Historiques, n° 33 : Stratégies de l’équivoque, dir. Jean-Pierre Cavaillé, Paris, EHESS-CNRS, avril 2004, p. 175-185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de Recherches Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une édition critique des œuvres de Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.482-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la lecture comme exercice spirituel », présentation de Pétrarque, De l’abondance des livres ; et De la réputation des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 33-35, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">publication et présentation du &amp;quot;Monde Sousterrein&amp;quot; (Paris, 1654) de Jacques Gaffarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 24-26, p. 235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mélancolie érotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 15/16, p. 2376-2402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et discussion du &amp;quot;Dictionnaire critique de l'Église&amp;quot; dans le cadre du catholicisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catholicisme contemporain, séminaire EHESS/EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Béraud et Denis Pelletier, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transitivité d’un corps, entre ecclésiologie et sciences sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Iogna-Prat et Patrick Goujon, Nov 2024, Paris, Facultés Loyola, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autour du Dictionnaire critique de l’Église. Notions et débats de sciences sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de la pluralité religieuse et politique : conflits et concorde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir Agrigoroaei, Élise Boillet, Stéphan Geonget, Hélène Michon, May 2024, Tours, Centre d'études supérieures de la Renaissance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">présentation et discussion du Dictionnaire critique de l’Église avec Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Église et le théologico-politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoire Megel et Alice Schmidhuber, Oct 2024, Paris, École normale supérieure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et discussion du &amp;quot;Dictionnaire critique de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Dictionnaire critique de l’Église. Regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Eckert et Isabel Iribarren, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the &amp;quot;Critical Dictionary of the Church&amp;quot; : presentation and discussion, Divinity School, Yale University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'université de Yale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Haven (Yale University), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obiettivi del comparatismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospettive italiane sul Dizionario critico della Chiesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Gabriel, Dominique Iogna-Prat, Alain Rauwel, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the &amp;quot;Critical Dictionary of the Church&amp;quot; : presentation and discussion, Boston College</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Boston College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David G. Hunter, Apr 2024, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler Église et religion ? », avec Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’histoire des religions et à l’épistémologie des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Barbu, Mar 2024, Paris, École pratique des Hautes Études, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the &amp;quot;Critical Dictionary of the Church&amp;quot; : presentation and discussion, Columbia University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'université Columbia organisé par Bénédicte Sère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New York (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment parler des autocéphalies ? Particularismes, comparatisme et temps long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocefalia e Comunione. Questioni e problemi alla luce della ricerca recente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione per le scienze religiose (FSCIRE), Marianna Napolitano, Jan 2024, Bologne (Italy), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant de la conférence de Zsuzsanna Szugyiczki, « The Mystical and the Modern. The Current Challenges of Understanding the Ineffable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Revisiter les monothéismes", du LEM (CNRS-EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Constantin Macris, Anna van der Kerchove, Joëlle Soler, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonaventure et Thomas dans l’ecclésiologie de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sainteté de l’intelligence : Bonaventure et Thomas, 750 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque apostolique Vaticane, École française de Rome, Antonianum, Angelicum, Commission léonine, Pieux établissements de la France à Rome et Lorette, Dec 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et discussion du &amp;quot;Dictionnaire critique de l'Église&amp;quot; à l'université de Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Faculté de théologie protestante, université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Scholl, Mar 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione volume Dictionnaire critique de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentazione volume "Dictionnaire critique de l’Église"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittoria Feola, Feb 2024, Padoue, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximes gallicanes et image de l’ancienne Église universelle chez Guy Coquille, référence des gens de Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement(s) et cours souveraines en France et en Europe, sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire du droit (Université Paris-II), Institut d'histoire des représentations et des idées dans les modernités, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver sa place : ministères et pensées de la délégation à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vis-à-vis de Rome. Pratiques éditoriales et dynamiques de confrontation confessionnelles, 1550-1660</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire de la réformation, Genève, Jun 2023, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations de la parole et assignations politiques : les stratégies de l’Anticoton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Discordes, ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Moreau, Fabienne Henryot, Julien Léonard, Sep 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Reflections on Approaching Phenomena of Autocephaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberseminar zur Geschichte Russlands und Ostmitteleuropas in der Vormoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Dr. Julia Herzberg, Jun 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théologie au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la théologie aujourd’hui, table ronde La théologie dans l’enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de la table ronde : Chrystel Bernat, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie gallicane comme téléologie politique ? L’identité du royaume à l’abri des anciens canons chez Guy Coquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gallicanisme, une singularité française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Bernard Bourdin, Patrice Gueniffey, Catherine Maire,, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’absent : réflexion sur les médiations chrétiennes à partir du vicariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences médiates de l’autorité (VIIIe-XVIIIe siècles) 2ème journée : Figures, médiations et substituts : l’autorité abstraite ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Philippe Josserand, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la notice « Liberté », introduction générale et deux interventions sur les libertés gallicanes et la théologie de la libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, EHESS, séminaire du Dictionnaire critique de l’Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui s’institue dans l’Église ? Hypothèse à partir de l’idée de corps mystique, XVIe-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Paris X-Nanterre, séminaire Mystique et institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Ferrer, Marie-Christine Gomez-Géraud, Jean-René Valette, May 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quem se recorda de qué ? Construções memoriais e espelho utópico da origem na era moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national de philosophie de l’histoire, sixième rencontre nationale de philosophie du droit de l’ANPOF : Memória, direito e utopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabio de Barros Silva, Marco Antônio Souza Alves, Oct 2019, São João del Rei, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autocéphalie comme tradition dans les territoires balkaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS Religion : "La Tradition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Religion, Philippe Martin, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux interventions pour les notices « Religion » et « Sacré/sainteté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, journées d’étude dans le cadre du séminaire du Dictionnaire critique de l’Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences : « Introduction » ; « Church as fiction and narrative » ; « Religion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Church and Social Sciences : How to re-think the Church History through Social Sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Smith et Bénédicte Sère, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre ecclésiologie et histoire politique : le cas des autocéphalies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour l’histoire des Église entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Gabriel et Camille Rouxpetel, Sep 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henoticis scriptis. Grotius’ Ecclesiological Irenicism (1641-1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intellectual Lives of Hugo Grotius. Texts, contexts and controversies across the disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russ Leo and Mogens Laerke, May 2018, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La redécouverte de Philon à l’époque moderne : un tournant philologique et herméneutique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Gabriel et Smaranda Marculescu, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réformer la hiérarchie dans l’ecclésiologie espagnole du XVIe siècle : quelle structure pour quelle Église ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforma católica y controversia religiosa en la primera edad moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Tubau avec la participation de l’université autonome de Barcelone et du Hamilton College (USA), Jun 2018, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le peuple de Dieu : politique et ecclésiologie des Lumières au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclesiología y Sociedad entre Edad Media y Modernidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo Ubierna, Oct 2017, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ? Temporalité juridique et nature de l’Église en milieu gallican (XVIe-XVIIe s.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits antiromains. Juridictionalisme catholique et romanité ecclésiale dans le catholicisme posttridentin (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Hours et Sylvio de Franceschi, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Una totalità relativa : la persona della Chiesa e la rappresentazione conciliare nell’ecclesiologia domenicana (XVI-XVII secolo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Domenicani e i concili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, convegno internazionale di studi in occasione dell’VIII centenario dell’Ordine dei Frati Predicatori, organisé par le P. Luciano Cinelli et Pierantonio Piatti, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verbe exposé et théologie à la source : l’exégèse combattante de Pierre Coton (1610-1620) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la théologie dans la Compagnie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Antoine Fabre et Jean-Pascal Gay, Jan 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Passion comme mise en scène de l’émotion ? Rhétorique et christologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions de Dieu. Attributions, revendications, appropriations (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chrystel Bernat et Frédéric Gabriel, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La République des Lettres bibliques : publication et orthodoxie du Livre au début du XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the Early Modern Repuvblic of Letters : Literature, Learning, Logic, Books. A Conference in Honour of Ian Maclean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neil Kenny, Richard Scholar, Wes Williams, 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu et la quête d'un juste amour : recherches sur le zèle religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche "Revisiter les Monothéismes", Laboratoire d'Etude sur les Monothéismes, Institut Protestant de Théologie, Paris, 13 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Public of Confession among Gallican Civil Lawyers (Sixteenth to Seventeenth Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confessional Paradigms for European Politics and Jurisprudence in the 17th Century ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Althusius Gesellschaft Tagung 2013, Robert von Friedeburg, May 2013, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idées gallicanes et conceptualités ecclésiales : parcours et tensions d’une histoire doctrinale dans le Dictionnaire de théologie catholique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II : autour du Dictionnaire de théologie catholique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvio De Franceschi, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Église en corps : hiérarchie, nexus et distinction, de Juan de Torquemada à Éloi de Bassée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le schisme moderne : usages et critères,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélien Girard et Benoît Schmitz, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les droits de la querelle, ou la société au risque de la théologie morale : un clivage académique en 1643-1644 entre la Sorbonne et le collège jésuite »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Querelles de philosophes, ou querelles de philosophie ? Les débats de philosophie morale et politique au XVIIe siècle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Foisneau et Martine Pécharman, Oct 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que Rome fait à la papauté : héritages et ruptures dans le Traité politique des differens ecclésiastiques de Louis Machon (1643) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires antiromaines II : Antiromanisme et critique dans l’historiographie catholique (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Xaver Bischof et Sylvio De Franceschi, Sep 2012, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Je crois donc je suis” : mémoire et nature de la communauté des premiers hérésiologues (XVIe-XVIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérésies : une construction d’identités religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Brouwer, Guillaume Dye, Anja Van Rompaey, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi du magistère. Pouvoir ministériel et formes ecclésiales dans la controverse entre Cajétan et Almain (1511-1512) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérodoxies croisées, France et Italie, XVIe-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Tallon et Gigliola Fragnito, May 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qualification de la communauté et autorité de la Tradition : l’histoire des dogmes comme construction ecclésiale, XVe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecclésiologie et Hérésiologie (Moyen Âge - Temps modernes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Iogna-Prat et Frédéric Gabriel, Apr 2011, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Canon textuel et autorité magistérielle : une controverse entre Alfonso de Madrigal et Juan de Torquemada (Sienne, 1443) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures des maîtres et les modèles d'autorité magistrale (1400-1450)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Irribaren, Dec 2010, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’expertise théologique de la déviance sociale face aux procédures judiciaires : la démonologie dans les discussions du parlement de Dijon (1644-1671) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'autorité théologique. Théologie et discours religieux en France au XVIIe siècle. Journée d'étude n° 2, La théologie hors d’elle-même : crise ou redéfinition ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pascal Gay et Charles-Olivier Sticker-Métral, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’hérésiologie africaine à l’Église primitive : catholicité et communauté sacramentelle dans la référence donatiste (1549-1603) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argument hérésiologique et la Réforme (ca 1520-ca 1700), Colloque Patristique V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Backus, Philippe Büttgen, Bernard Pouderon, Sep 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Raison théologique, procédure légale et ordre politique (1625-1671) : Jacques d’Autun versus Gabriel Naudé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et éthique dans les discours littéraires, du Moyen Âge aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Boudou et Bruno Méniel, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Doctrinal Authority, Linguistic Heterodoxy and Jesuit Orthodoxy in the Early Modern Period : Antonimies, from Confessional Dispute to Literary Violence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savage Words. Invective as a Literary Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massimo Ciavolella, Gianluca Rizzo, Feb 2009, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De statu primitivae Ecclesiae : histoire, chrétienté et Réforme chez les civilistes de l’École de Bourges (Bauduin, Douaren, Hotman) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de lettres, hommes de loi. Bourges à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphan Geonget, Jun 2009, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique, puissance ecclésiastique et nature de l’institution chez Bossuet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bossuet en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Feyrerolles, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Collectionner les saints : hagiographie, identité et compilation dans les collections non-bollandistes (XVIe-XVIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections and Compilations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emma Wilson et Emma Gilby, Mar 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Loci theologici : Authority, Fall, and Theology of the Puritan Self »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spaces of the Self in Early Modern Culture, IV : Spaces of Sacrality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David W. Sabean et Malina Stefanowska, Mar 2008, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Périégèse et scepticisme : Isaac de La Peyrère géographe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skepticism from the Renaissance to the Enlightenment. A conference in memory of Richard H. Popkin (1923-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José R. Maia Neto, avec la participation des institutions suivantes : Universidade Federal de Minas Gerais (UFMG, Brésil) École Pratique des Hautes Études (EPHE, France), Università del Piemonte Orientali (Italie), Université de Sherbrooke (Canada), International Society for Intellectual History (ISIH, USA), Graduate Program in Philosophy at the Federal University of Minas Gerais, GT Ceticismo – ANPOF (Brésil), National Council for Scientific Research and Technology (CNPq, Brésil), National Council for the Academic Qualification of University Professors (CAPES, Brésil), Foundation for the Scientific Research of the Minas Gerais State (FAPEMIG, Brésil), Oct 2007, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Antiquité canonique, héritage patristique et usage controversial : l’Église comme Bibliothèque (XVIe-XVIIe s.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudine Nédélec, Jan 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseignement, tradition et magistère : lieux textuels et hiérarchiques dans l’Église de l’âge classique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacra doctrina : Lehre, Konfession und Gesellschaft in der Frühen Neuzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Büttgen, Thomas Kaufmann, Ulrich Johannes Schneider, Hermann J. Selderhuis, Jun 2007, Göttingen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cyprianisme, romanisme et gallicanisme : les modalités de l’unité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références et modèles gallicans : droit, théologie, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Gabriel, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La politique dans les Pensées de Pascal : ecclésiologie, mystères et christologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Politica nos Pensamentos de Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José R. Maia Neto et Telma de Souza Birchal, Nov 2005, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les collections gallicanes : communauté, érudition, et preuves historiques, XVIe-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection comme Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Bedouelle, Simone de Reyff et Christian Belin, Jun 2005, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le philosophe-sorcier ou l’énigme du sens : arcana naturae et figures de l’auteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicazione e dissimulazione nell’Europa moderna. II. Secret Knowledge in the Enlightenment : Alchemists, Adventurers, Imposters, Spies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex porphyrogenitus. Éducation du roi et naissance de la majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns of learning in Seventeenth-Century France : from Theory to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The twenty-sixth annual conference of the Society for Seventeenth-Century French Studies and the twenty-second annual conference of the Society for Interdisciplinary French Seventeenth-Century Studies, Sep 2003, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallicanism and political factions in France : Sorbonne and Godefroy Hermant’s politic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factions and Fictions in early modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malina Stefanowska, Nov 2001, Los Angeles, UCLA – William Clark Memorial Library, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les Humanités aujourd'hui. Nouveaux enjeux et nouvelles méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-13-073345-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04177143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales (IXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Blanchet; Frédéric Gabriel; Laurent Tatarenko. École française de Rome, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l’École française de Rome, 2021, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.10643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour l’histoire des Églises entre Orient et Occident = dossier des Mélanges de l’École française de Rome – Moyen Âge, dir. avec Camille Rouxpetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">132/1, pp.221-281, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel, Dominique Iogna-Prat, Alain Rauwel (éd.), La domination ecclésiale. Modèles et critiques, XIXe-XXe siècle = Revue de l'histoire des religions, t. 236/2, avril-juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 404 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec Chrystel Bernat (dir.), Émotions de Dieu. Attributions et appropriations chrétiennes (XVIe-XVIIIe s.), Turnhout, Brepols (Bibliothèque des Hautes Études, Sciences religieuses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union à l’épreuve du formulaire. Professions de foi entre Églises d’Orient et d’Occident (XIIIe-XVIIIe siècle), édité par Marie-Hélène Blanchet et Frédéric Gabriel, Leuven – Paris – Bristol, Peeters (Centre d’histoire et civilisation de Byzance, Collège de France-CNRS), 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux horizons de l’ecclésiologie : du discours clérical à la science du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rauwel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études médiévales d'Auxerre, Hors-série n° 7, http://cem.revues.org/12743, 2013, Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le schisme ? Ecclésiologies et politiques de l'Union entre Orient et Occident, XIIIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des amis du Centre d'histoire et civilisation de Byzance, pp.VI-376, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du zèle : fidélités et radicalités confessionnelles, France, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauchesne, pp.308, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection, Loi et communauté : de l'Alliance à la cité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, pp.130, 2012, Revue de l’Histoire des Religions, 978-2200-92794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture gallicane. Références et modèles (droit, ecclésiologie, histoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin,, pp.543, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débris du sens : études sur les dérives de la perception et du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philologicum, pp.378, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité(s) philologique(s) : études sur les notions de vérité et de fausseté en matière de philologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philologicum, pp.309, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scepticisme chrétien (XVIe-XVIIe siècles) [Coord. et prés. du dossier du n° 85 de : Etudes philosophiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.143, 2008, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.082.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du savoir : études sur l'appréciation et l'évaluation des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philologicum, pp.519, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Garin, Machiavel, entre politique et histoire, traduction avec Filippo Del Lucchese, Paris, Allia, 2006. 110 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et calligraphie imprimée à Paris au XVIIe siècle. Autour de La Chartreuse de Pierre Perrin, poème imprimé par Pierre Moreau en 1647, dirigé par Isabelle de Conihout et Frédéric Gabriel, préface d’Henri-Jean Martin, avec des études d’Isabelle de Conihout, Maxime Préaud, Christian Paput, Jean Duron, Frédéric Gabriel, Paris – Chambéry, Bibliothèque Mazarine – Éditions Comp’Act, 2004. 224 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Église (re)naissante : le présent de l’origine à la Renaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ferrer, Jean-Louis Fournel, Mathieu de la Gorce (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissances 2. Pré-histoires de la catégorie : les mots en contexte (XIIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, p. 81-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexivité des institutions : le cas de l’Église »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Delphine Antoine-Mahut; André Charrak; Pierre Girard; Marina Mestre Zaragozá. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au travail : Mélanges offerts à Pierre-François Moreau, t. 1 : Pour une histoire rationnelle des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 491-500, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie gallicane comme téléologie politique ? L’identité du royaume à l’abri des anciens canons chez Guy Coquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maire, Bernard Bourdin, Patrice Guéniffey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le « gallicanisme » : une singularité française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80, 2023, 978-2-204-15986-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.832-851, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.589-605, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quem se recorda do quê ? Construções memoriais e espelhuo utópico da orgiem à época moderna »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Antônio Carlos dos Santos, Edmilson Menezes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memória, direito e utopia. Perspectivas modernas e contemporâneas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Discurso editorial, pp.39-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficiles autocéphalies : entre politique et ecclésiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Marie-Hélène Blanchet; Frédéric Gabriel; Laurent Tatarenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales (IXe-XXIe siècle),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, pp.1-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Os direitos da querela, ou da sociedade sob o perigo da teologia moral : uma clivagem acadêmica em 1643-1644 entre a Sorbonne e o colégio jesuíta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Arthur Grupillo; Edmilson Menezes; Everaldo de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religião, história e memória na modernidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora UFS, pp.17-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qui s’institue dans l’Église ? Hypothèse à partir de l’idée de corps mystique, XVIe-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Véronique Ferrer, Marie-Christine Gomez-Géraud, Jean-René Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours mystique entre Moyen Âge et première modernité, t. 3 : L’institution à l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p. 288-311, 2021, 9782745355973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idéalité de la fonction épiscopale : une lecture dionysienne en 1668 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Véronique Ferrer; Marie-Christine Gomez-Géraud; Jean-René Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours mystique entre Moyen Âge et première modernité, t. 3 : L’institution à l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.369-398, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjà reçu : la matrice antérieure dans les corpus bibliques et chrétiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuser réception, textes réunis par Stéphane Zékian et Thierry Roger, Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gentils in Court. From superficial idolatry to implicit faith : the unveiling of grace and salvation in the works of Paschal Rapine de Sainte-Marie (1655-1659) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inexcusabiles. The Debate on Salvation and the Virtues of the Pagans in the Early Modern Period, éd. Alberto Frigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer (Archives internationales d’histoire des idées, 229), pp.81-106, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La eclesiología como lo impensado de la ciencias políticas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La eclesiología. Lecturas entre Edad Media y Mundo Contemporáneo, éd. Sebastián Provvidente, Pablo Ubierna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONICET/Instituto Multidisciplinario de Historia y Ciencias Humanas, pp.35-54, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les récits historiques, entre production et réception : remarques sur le laboratoire biblique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Bueno et Camille Rouxpetel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les récits historiques entre Orient et Occident, XIe-XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, p. 13-18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémologies modernes : remarques à partir de Marcelo Dascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régimes de polémicité au Moyen Âge, dir. Bénédicte Sère, Rennes, Presses universitaires de Rennes, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 185-188, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Passion comme mise en scène de l’émotion : rhétorique et christologie chez Jacques Biroat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Chrystel Bernat et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions de Dieu. Attributions et appropriations chrétiennes (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-365, 2019, Bibliothèque de l’École des Hautes Études, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.117309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les émotions de Dieu : situation et histoire du problème »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Chrystel Bernat et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions de Dieu. Attributions et appropriations chrétiennes (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.9-66, 2019, Bibliothèque de l’École des Hautes Études, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.117297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gabriel Naudé, Considérations politiques sur les coups d’État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian-Muslim Relations: A Bibliographical History 1500-1900, vol. 9 : Western and Southern Europe (1600-1700), dir. David Thomas et John A. Chesworth, Leyde, Brill, 2017, p. 436-446</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ? Temporalité juridique et nature de l’Église en milieu gallican (XVIe-XVIIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits antiromains, XVIe-XIXe siècles. Juridictionalisme catholique et romanité ecclésiale, dir. Sylvio De Franceschi, Bernard Hours, Lyon, LARHRA, coll. Chrétiens et Sociétés (Documents et Mémoires n° 33), 2017, p. 59-74.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi du magistère. Pouvoir ministériel et formes ecclésiales dans la controverse entre Cajétan et Almain (1511-1512) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérodoxies croisées. Catholicismes pluriels entre France et Italie, XVIe-XVIIe siècle, dir. Gigliola Fragnito et Alain Tallon, Rome, École française de Rome, 2017, p. 197-215.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les témoins orientaux d’une querelle latine : orthodoxie et professions de foi dans La Perpétuité de la foi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union à l’épreuve du formulaire. Professions de foi entre Églises d’Orient et d’Occident (XIIIe-XVIIIe siècle), édité par Marie-Hélène Blanchet et Frédéric Gabriel, Leuven – Paris – Bristol, Peeters (Centre d’histoire et civilisation de Byzance, Collège de France-CNRS), 2016, p. 373-389.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des professions de foi à l’Église, une communauté de parole mise à l’épreuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union à l’épreuve du formulaire. Professions de foi entre Églises d’Orient et d’Occident (XIIIe-XVIIIe siècle), édité par Marie-Hélène Blanchet et Frédéric Gabriel, Leuven – Paris – Bristol, Peeters (Centre d’histoire et civilisation de Byzance, Collège de France-CNRS), 2016, p. 1-27.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« François Ier rex christianissimus. Entre rite et pragmatisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier, pouvoir et image, dir. Bruno Petey-Girard et Magali Vène avec la collaboration d’Estelle Bœuf-Belilita et de Lucile Trunel, Paris, BnF, 2015, p. 121-132.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Edmond Richer”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.409-412, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Pierre Dupuy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.620-625, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Zacharie de Lisieux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.685-687, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Louis Machon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.11-15, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Laurent Melliet”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.87-89, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Public of Confession among Gallican Civil Lawyers (16th to 17th Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recht, Konfession und Verfassung im 17 Jahrhundert. West- mit mitteleuropäische Entwicklungen, Herausgegeben von Robert von Friedeburg, Mathias Schmoeckel, Berlin, Duncker &amp; Humblot, 2015, p. 203-214.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Je crois donc je suis” : mémoire et nature de la communauté des premiers hérésiologues (XVIe-XVIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérésies : une construction d’identités religieuses, dir. Christian Brouwer, Guillaume Dye, Anja Van Rompaey, Bruxelles, Éditions de l’université de Bruxelles (Problèmes d’histoire des religions, 22), 2015, p. 207-219.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “David Hume”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (3), Classiques Garnier, pp.875-876, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Jean Baricave”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.205-206, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idées gallicanes et conceptualités ecclésiales : parcours et tensions d’une histoire doctrinale dans le Dictionnaire de théologie catholique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II : autour du Dictionnaire de théologie catholique, dir. Sylvio De Franceschi, Limoges, Presses universitaires de Limoges, 2014, p. 229-249.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figures des téraphim, entre causalités, intention du culte et supports de croyance : Gaffarel orientaliste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Gaffarel, Talismans and Astrology, ed. Hiro Hirai, Pisa-Roma, Fabrizio Serra editore (Bruniana &amp; Campanelliana Supplementum), 2014, p. 43-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que Rome fait à la papauté : héritages et ruptures dans le Traité politique des differens ecclésiastiques de Louis Machon (1643) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires antiromaines II : Antiromanisme et critique dans l’historiographie catholique (XVIe-XXe siècle), dir. Franz Xaver Bischof et Sylvio De Franceschi, Lyon, LARHRA (Laboratoire de Recherche Historique Rhône-Alpes, UMR 5190, équipe Religions, Societé et Acculturation RESEA), coll. Chrétiens et Sociétés. Documents et Mémoires, 2014, p. 73-121.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Loi, culte et typologie : du sacrifice à l’institution dans l’exégèse chrétienne de Lv 17, 10-12 (XVIe-XVIIe s.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lévitique 17, 10-12 – le sang et la vie, dir. Mathieu Arnold, Gilbert Dahan, Annie Noblesse-Rocher, Paris, Cerf, (Lectio divina – Études d’histoire de l’exégèse), 2014, p. 123-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zèle, assassinat théologico-politique et défense de la communauté : “Vieux de la montagne” ou France madianite ? De Rainier de Pise à Robert de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat, Chrystel and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique du zèle : fidélités et radicalités confessionnelles, France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 122, Beauchesne, pp.23-46, 2013, Théologie historique, 978-2-7010-2024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence du crâne. Hypothèse pour une théologie du silence en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merle, Alexandra and Guillaume-Alonso, Araceli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies du silence dans l'Espagne des Habsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, PUPS, 2013, Iberica, 978-2-84050-898-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Sémantique et herméneutique d'une passion de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat Chrystel; Gabriel Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique du zèle: Fidélités et radicalités confessionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauchesne, pp.11-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition orientale et vera Ecclesia : une critique hiérosolymitaine de la primauté pontificale. Nektarios, de Jassy à Londres (v. 1671-1702)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet, Marie-Hélène and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire le schisme ? : ecclésiologies et politiques de l'Union entre Orient et Occident, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Association des amis du Centre d'histoire et civilisation de Byzance, pp.197-236, 2013, Monographies (Centre de recherche d'histoire et civilisation de Byzance), 978-2-916716-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la communion : la chrétienté entre schisme et unions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-H. Blanchet et F. Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire le schisme ? : ecclésiologies et politiques de l'Union entre Orient et Occident, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Association des amis du Centre d'histoire et civilisation de Byzance, pp.1-10, 2013, Monographies (Centre de recherche d'histoire et civilisation de Byzance), 39, 978-2-916716-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zèle des saints : lieux, vie et parole efficaces dans l’ascétisme et l’hagiographie (1643-1745)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat, Chrystel and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique du zèle : fidélités et radicalités confessionnelles, France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 122, Beauchesne, pp.143-190, 2013, Théologie historique, 978-2-7010-2024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exinanitio. Formes, hypostase et consubstantialité dans la christologie des commentaires sur Ph 2, 5-11 (1542-1698)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnold, Matthieu and Dahan, Gilbert and Noblesse-Rocher, Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippiens 2, 5-11: la kénose du Christ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Éd. du Cerf, pp.139-160, 2013, Études d'histoire de l'exégèse, 978-2-204-10133-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison théologique, procédure légale et ordre politique (1625-1671) : Jacques d’Autun versus Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudou, Bénédicte and Méniel, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et droit : du Moyen âge au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Classiques Garnier, pp.147-166, 2012, Esprit des lois, esprit des lettres, 978-2-8124-0517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène, altérité et controverse radicalisée : topiques et brouillage chez François Garasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat, Chrystel and Bost, Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énoncer / dénoncer l'Autre : discours et représentations du différend confessionnel à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, Brepols, pp.357-377, 2012, Bibliothèque de l'École des hautes études. Sciences religieuses, 978-2-503-54489-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loci Theologici : Authority, the Fall, and the Theology of the Puritan Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabean, David Warren and Stefanovska, Malina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and self in early modern European cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.183-199, 2012, 978-1-4426-4394-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordo alexandrin : Sa’id ibn Batriq, Selden et la hiérarchie ecclésiale. De l’Orient chrétien à l’ecclésiologie primitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baranger, Denis and Beaud, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Selden juriste européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2012, Annuaire de l'Institut Michel Villey, 978-2-247-11560-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise théologique de la déviance sociale face aux procédures judiciaires : la démonologie dans les discussions du parlement de Dijon (1644-1671)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gay, Jean-Pascal and Stiker-Metral, Charles-Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "métamorphoses de la théologie": théologie, littérature, discours religieux au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.173-195, 2012, 978-2-7453-2387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que dévoile l'intime ? Individu, internalisation et ecclésiotopie (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression de l'intériorité : vivre et dire l'intime à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hérésiologie africaine à l’Église primitive : catholicité et communauté sacramentelle dans la référence donatiste (1549-1603)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Backus, Irena and Büttgen, Philippe and Pouderon, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argument hérésiologique, l'Église ancienne et les Réformes, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, Beauchesne, pp.111-128, 2012, Théologie historique, 978-2-7010-1604-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philocaptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zavattero, Irene and König-Pralong, Catherine and Atucha, Iñigo and Calma, Dragos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots médiévaux offerts à Ruedi Imbach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2011, 978-2-503-53528-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balteau, Jules and Prévost, Michel and Lobies, Jean-Pierre and Chiron, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de biographie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, fascicule 118, Letouzey et Ané, pp.col. 252-254, 2011, 978-2-7063-0158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De statu primitivae Ecclesiae : histoire, chrétienté et réforme chez les civilistes de l’école de Bourges (Douaren, Bauduin, Hotman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geonget, Stéphan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourges à la Renaissance : hommes de lettres, hommes de lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Klincksieck, pp.243-260, 2011, Jus &amp; litterae, 978-2-252-03786-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification et libertas Ecclesiae : de la géographie de l’institution aux particularismes chez le canoniste Jean-Pierre Gibert (1660-1736)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Libertas Ecclesiae" : esquisse d'une généalogie, 1650-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Parole et silence, pp.323-349, 2010, Histoire et théologie, 978-2-84573-892-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallicanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foreaux, Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de culture générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson education, pp.168-169, 2010, Cap prépa, 978-2-7440-7363-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An tyrannum opprimere fas sit ?&amp;quot; Construction d'un lieu commun : la réception française du &amp;quot;De Rege et Regis Institutione&amp;quot; de Juan de Mariana (Tolède, 1599)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maire et Pierre-Antoine Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antijésuites. Discours, figures et lieux de l'antijésuitisme à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.241-264, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthodoxie formulaire : subjectivité et normativité dans les commentaires au &amp;quot;Credo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hummel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doxa. Études sur les formes et la construction de la croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.167-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté romaine, libertés gallicanes : quel empire ? Église, institution et espaces juridictionnels (1461-1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Libertas Ecclesiae" : esquisse d'une généalogie, 1650-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Parole et silence, pp.135-158, 2010, Histoire et théologie, 978-2-84573-892-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periegesis and Scepticism : La Peyrère Geographer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maia Neto, José Raimundo and Paganini, Gianni and Laursen, John Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skepticism in the modern age: building on the work of Richard Popkin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 181, Brill, pp.159-170, 2009, Brill's studies in intellectual history, 978-90-04-17784-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’un communautaire : érudition ecclésiastique et personnalité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unus inter pares: studies on shared scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, 2009, Philologicum, 978-2-917741-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église comme bibliothèque : antiquité canonique, héritage patristique et usage controversial (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nédelec, Claudine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques, entre imaginaires et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois presses université, 2009, Études littéraires et linguistiques, 978-2-84832-097-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monarchia utriusque potestatis' : panégyriques et sainteté de la monarchie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et sainteté : modèles et figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.143- 168, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté de l'origine, distance chronologique : sens pérenne et sens recomposé du texte biblique à l'âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale;Gabriel, Frédéric;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité(s) philologique(s) : études sur les notions de vérité et de fausseté en matière de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.235- 255, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens en défaut, entre mystique et mélancolie chrétiennes : référence et imputation à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale;Gabriel, Frédéric;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débris du sens : études sur les dérives de la perception et du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.95- 112, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Edmond Richer ; Louis Machon ; Laurent Meillet ; Zacharie de Lisieux ; David Home ; Louis Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The dictionary of seventeenth-century French philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoemmes Continuum, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies mélancoliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Peyrolle. Le théâtre de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Frank van Wilder, pp.136-141, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections gallicanes : communauté, érudition, et preuves historiques, XVI-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedouelle, Guy;Belin, Christian;Reyff, Simone de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lade Fribourg [organisées les 3-4 juin 2005 et 9-10 juin 2006] tradition rassemblée : Journées d'études de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press Fribourg, pp.97- 141, 2007, Studia friburgensia. Series historica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme politique et rationalité : Juan de Mariana entre royauté et 'respublica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molinié, Annie;Araceli, Guillaume-Alonso;Merle, Alexandra;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jésuites en Espagne et en Amérique (XVIe-XVIIIe siècles) : jeux et enjeux du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Sorbonne, pp.141- 159, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le temps, écrire l'histoire : l'argument historique, de l'exposition à la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argument historique en théologie : actes de la session interdisciplinaire, du 20 au 21 février 2006, à la Faculté de théologie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie de Toulouse, pp.93- 101, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'philosophe' en procès : savoirs réservés et 'arcana naturae' à l'âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale;Gabriel, Frédéric;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure du savoir : études sur l'appréciation et l'évaluation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.303- 326, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter Dieu à la Cour : théologie politique et liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duron, Jean;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la musique.. au temps de Louis XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.27- 43, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil, ferè nihil, minus nihilo, seu de Ente non Ente et medio inter Ens et non Ens (Venise, 1634) Jacques Gaffarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Jérôme;Romano, Claude;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le néant : contribution à l'histoire du non-être dans la philosophie occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.337- 351, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Garin dans le siècle Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel entre politique et histoire / Eugenio Garin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Allia, pp.99- 109, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre unité et communauté ecclésiales : la question du gouvernement mixte dans les débats catholiques au début du XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitution mixte. De l’idéal politique au monstre constitutionnel en Europe (XIIIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Saint-Étienne, p. 191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qu’une parole publique ? Entre exégèse et propagande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Parler librement ». La liberté de parole au tournant du XVIe et du XVIIe siècle, éd. Isabelle Moreau et Grégoire Holtz, Lyon, ENS éditions, p. 145-157</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des lieux. Note sur la solitude cartusienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et calligraphie imprimée à Paris au XVIIe siècle. Autour de La Chartreuse de Pierre Perrin, poème imprimé par Pierre Moreau en 1647, dir. Isabelle de Conihout et F. G., préface d’Henri-Jean Martin, Paris - Chambéry, Bibliothèque Mazarine - Éditions Comp’Act, 2004, p. 181-220.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aux confins de la mélancolie, ou l’antipode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et imageries du sentiment romantique. Un autre monde, dir. Claude Fournet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.161-162, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gabriel Naudé et la réception des Anciens : temps, croyances, figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 7. La Résurgence des philosophies antiques, dir. Antony McKenna et Pierre-François Moreau, Saint-Étienne, Presses de l’Université de Saint-Étienne, 2003, p. 45-83.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un mélancolique en personne. Du masque de l’identité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertinage et philosophie. Les libertins et le masque : dissimulation et représentation, dir. Antony McKenna et Pierre-François Moreau, Saint-Étienne, Presses de l’Université de Saint-Étienne, 2001, p. 117-129.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliographie raisonnée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1183-1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Louis Machon, Apologie pour Machiavelle, édition critique du manuscrit de 1668 par Jean-Pierre Cavaillé, Paris, Honoré Champion, 2016, 738 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.989-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la querelle de la régale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église des saints comme dynamique des liens sociaux au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société de théologiens face à l'Église : la faculté de théologie de l'université de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des Lettres bibliques : publication et orthodoxie du Livre au début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pontifes machiavéliens ? La grande mutation de la catholicité latine vue par Louis Machon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogme, orthodoxie et controverse : les professions de foi dans la querelle de la Perpétuité de la foi d’Arnauld, Nicole et Renaudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Public of Confession among Gallican Civil Lawyers (Sixteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe exposé et théologie à la source : l’exégèse combattante de Pierre Coton (1610-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées gallicanes et conceptualités ecclésiales : parcours et tensions d’une histoire doctrinale dans le Dictionnaire de théologie catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité ecclésiologique dans l’exégèse (XVe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église en corps : hiérarchie, nexus et distinction, de Juan de Torquemada a Éloi de Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir de l’Église et personne du pape : toute puissance d’une institution ? (XIIIe-XVIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’insu de la société : l’œuvre de Pierre Legendre en régime ecclésiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquer l’Église : intériorité ou extériorité ? Périmètres institutionnels et discursifs à l’époque de la Réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi, culte et typologie : du sacrifice à l’institution dans l’exégèse chrétienne de Lv 17, 10-12 (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la querelle, ou la société au risque de la théologie morale : un clivage académique en 1643-1644 entre la Sorbonne et le collège jésuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que Rome fait à la papauté : héritages et ruptures dans le Traité politique des differens ecclésiastiques de Louis Machon (1643)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie et office du juge dans la deuxième moitié du XVIIe siècle : autonomie ou harmonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zèle, assassinat théologico-politique et défense de la communauté : “Vieux de la montagne” ou France madianite ? De Rainier de Pise à Robert de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exinanitio. Formes, hypostase et consubstantialité dans la christologie des commentaires sur Ph 2, 5-11 (1542-1698)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de la communauté et autorité de la Tradition : l’histoire des dogmes comme construction ecclésiale, XVe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union en théorie. Tradition orientale et vera ecclesia, XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction comme réécriture, au reflet de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer la mélancolie : nature de l’image et description de la pathologie dans la tradition ovidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parisienses du XIVe au XVIIe siècle : tradition, corpus et unité d’une ecclésiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'autorité théologique. Théologie et discours religieux en France au XVIIe siècle. Journée d'étude n° 2 : La théologie hors d'elle-même : crise ou redéfinition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noétique classique et possession par l’image : le paradigme de Narcisse (beauté, description, spécularités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hiérarque parfait du franciscain Jean Le Febvre (1668) : mystique et institution au prisme dionysien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hérésiologie africaine à l’Église primitive : catholicité et communauté sacramentelle dans la référence donatiste (1549-1603)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, séries, ontologie : abstractions institutionnelles et monumentalité de la mémoire ecclésiale (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que dévoile l’intime ? Topiques, institution et mystères ecclésiaux (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison théologique, procédure légale et ordre politique (1625-1671) : Jacques d’Autun versus Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité, unicité, exclusivité monothéiste : remarques à partir de Jan Assmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du magistère. Pouvoir ministériel et formes ecclésiales dans la controverse entre Cajétan et Almain (1511-1512)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offense de la Lettre : Ecriture, philologie et controverse dans l’Anacrise de Jacques Severt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canon textuel et autorité magistérielle : une controverse entre Alfonso de Madrigal et Juan de Torquemada (Sienne, 1443)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crime de lèse-majesté au début du XVIIe siècle : faits, paradigme et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je crois donc je suis” : mémoire et nature de la communauté des premiers hérésiologues (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordo alexandrin : Sa'id ibn Batriq, Selden et la hiérarchie ecclésiastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topiques gallicanes et auteurs protestants, entre clivage et asymptote : une parenté ecclésiologique du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De statu primitivae Ecclesiae : histoire, chrétienté et Réforme chez les civilistes de l’École de Bourges (Bauduin, Douaren, Hotman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrinal Authority, Linguistic Heterodoxy and Jesuit Orthodoxy in the Early Modern Period: Antonimies, from Confessional Dispute to Literary Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde et présentation de l’édition critique des œuvres complètes de Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène, altérité et controverse radicalisée : topiques et brouillages chez François Garasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté vocale, traditions et pastorale tridentine : le modèle borroméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric GABRIEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche (IHRIM, ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073432407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche (CNRS, Institut d'histoire des représentations et des idées dans les modernités, ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intérêts scientifiques : l'histoire de la théologie, de l'exégèse et de la spiritualité (XVe-XVIIe siècles), l'ecclésiologie (XVe-XXe s.), les usages de la patristique africaine tardo-antique (XVIe-XVIIe s.), les théories de l’épiscopat (XVIe-XVIIe s.), les tentatives latino-orientales d’union des Églises, les dialogues entre les ecclésiologies orientales et occidentales (XVe-XVIIIe s.), l'histoire de l’histoire des religions ; Gabriel Naudé, Jacques Gaffarel et leur cercle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pages de références</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://ihrim.ens-lyon.fr/auteur/gabriel-frederic</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/frederic-gabriel</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/frederic-gabriel</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cnrs.academia.edu/FredericGABRIEL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.idref.fr/073432407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">juin-juillet 2024 : Research Fellow à la Robbins Collection de l’Université de Californie à Berkeley (Faculty of Law)– octobre 2015-en cours : directeur de recherches au CNRS, à l’IHRIM (Institut d’histoire des représentations et des idées dans les modernités, École normale supérieure, Lyon)– janvier 2015 : qualification par le CNU aux fonctions de professeur en philosophie (section 17)– 29 novembre 2014 : soutenance d’une habilitation à diriger les recherches à l’université Paris I Panthéon-Sorbonne. Philosophie politique, théologie et ecclésiologie dans l’Europe latine, XVe-XVIIe siècle, 2089 pages. Garant : Philippe Büttgen. Jury : Philippe Büttgen (Paris I), Lorenzo Bianchi (Université orientale de Naples), Sylvio De Franceschi (École Pratique des Hautes Études), Raphaël Eckert (Université de Strasbourg), Dominique Iogna-Prat (CNRS, École des Hautes Études en Sciences Sociales), Pierre-François Moreau (École Normale Supérieure, Lyon)– 2007-2008 : Ahmanson-Getty Fellow (William Andrews Clark Memorial Library, et le UCLA Center for 17th & 18th Century Studies), Université de Californie à Los Angeles– 2007-2009 : chargé de conférences, École Pratique des Hautes Études (section des Sciences religieuses)– octobre 2007-octobre 2015 : chargé de recherches au CNRS (Institut d’histoire de la pensée classique, UMR 5037, École normale supérieure, Lyon)– janvier 2007 : qualification par le CNU aux fonctions de maître de conférences en philosophie (section 17) et aux fonctions de maître de conférences en histoire moderne (section 22)– 4 février 2006 : soutenance d’une thèse de doctorat (« doctorat européen ») Université Paris-IV – Université de Lecce (Italie), en histoire de la philosophie. La souveraineté en débat dans le premier XVIIe siècle : politiques gallicanes, ecclésiologie, et théologie du pouvoir. Une mise en perspective des Libertés de l’Église gallicane. Pré-rapporteurs : Jean-Robert Armogathe, Frédéric Brahami. Jury : Jean-Robert Armogathe (École Pratique des Hautes Études), Giulia Belgioioso (co-directrice, Université de Lecce, Italie), Pierre-François Moreau (co-directeur, École Normale Supérieure, Lyon) Alain Tallon (Université Paris IV)– 2005-2007 : Attaché Temporaire d’Enseignement et de Recherches à l’École Pratique des Hautes Études (section des Sciences religieuses)– 2002-2005 : doctorant boursier à l’université de Lecce (aujourd’hui université du Salento)– 2002 : étudiant Erasmus à l’Université « La Sapienza » de Rome– 2001-2006 : élève de l’École Pratique des Hautes Études (Sciences religieuses) et de l’Université Paris-IV Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2.2024-en cours : membre de l’École doctorale 487 (&amp;quot;PHILO&amp;quot;) de l’ENS de Lyon– 2018-1.2024 : membre de l’École doctorale 472 de l’École Pratique des Hautes Études, Paris– 2016-2022 : membre du conseil de laboratoire de l’IHRIM (CNRS, ENS de Lyon)– 2016-2021 : membre du CoNRS, section 35, membre du bureau, secrétaire scientifique de la section– 2011-2015 : membre du Conseil National des Universités, section 17 (philosophie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2018-en cours : membre du comité de rédaction de la collection « Mele Cotogne » (éditions Pensa, Italie)– 2017-en cours : directeur adjoint de la Revue de l’histoire des religions– 2016-en cours : co-directeur, avec Bernard Pouderon, des collections « Théologie historique » et « Textes, dossiers, documents », aux éditions Beauchesne– 2012-en cours : membre du comité scientifique de la revue ThéoRèmes– 2007-2016 : membre du comité de rédaction de la Revue de l’histoire des religions– 2005-en cours : coordination avec Lorenzo Bianchi de l’édition critique des œuvres complètes de Gabriel Naudé (éd. Classiques Garnier)– 2001-2010 : direction de la collection « La Bibliothèque Volante » (Chambéry, Éditions Comp’Act jusqu’en 2007, puis Éditions L’Act Mem depuis 2007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– Expertises réalisées pour des institutions : Centre national du livre, CLÉO (Centre pour l’édition électronique ouverte), CNRS, EHESS (élections de maîtres de conférences), l’EPHE (élections de directeur d’études et passage à la classe exceptionnelle), FNRS (Fonds national de la recherche scientifique, Belgique), HCERES (évaluations de laboratoires), Labex HASTEC (candidatures post-doctorats), Université Saint-Joseph de Beyrouth (collection « Textes et études sur l’Orient chrétien »).– Expertises réalisées pour des revues : XVIIe siècle ; Annali di storia dell’esegesi ; Archives des sciences sociales des religions ; Bruniana & Campanelliana Supplementum ; Chrétiens et société (Lyon) Éthique, Politique, Religion ; Medieval Worlds (Académie autrichienne des sciences) ; Revue des études juives ; Revue d’histoire ecclésiastique ; Revue de l’histoire des religions ; Revue de métaphysique et de morale ; ThéoRèmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membres de jurys (masters, thèses, habilitations à diriger les recherches)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 21 mai 2024, Lyon, Université de Lyon III/Université catholique de Lyon, président du jury de soutenance de thèse de Damien Chomette, « Henri de Lubac et L’Humanisme athée. Pour une métaphysique dans l’histoire », dirigée par Thierry Gontier et Emmanuel Gabellieri, jury composé en outre d’Olivier Boulnois, Marie-Gabrielle Lemaire, Isabelle Moulin– octobre 2023-en cours, Paris/Louvain, École Pratique des Hautes Études/Université catholique de Louvain, membre du comité de suivi de thèse d’Illia Kovalenko, « Agapios Landos (1585-1656) et la spiritualité orthodoxe au XVIIe siècle : un kaléidoscope à la croisée des confessions », dir. Vassa Kontouma et Jean-Pascal Gay– 5 juin 2023, Bordeaux, Université Bordeaux-Montaigne ; président du jury de soutenance de la thèse de Xavier Cochard, « L’eschatologie catholique face aux défis de la sécularisation de la société française (vers 1720-vers 1890) », dirigée par Éric Suire, jury constitué de Sylvio De Franceschi, Jean-Pascal Gay, Fabienne Henryot, Jean-Pierre Moisset, Éric Suire– 16 septembre 2022, Lille, Université de Lille, membre du jury de soutenance du master 2 de Raphaëlle Ebran : « Le Paradis et l’Enfer dans le hadith apocryphe, Abderraḥmān b. al-Ǧawzī (m.1200), Kitāb al-mawḍūʿāt al-kubrā », dir. par Asma Hilali, jury constitué en outre d’Asma Hilali, Bachir Dahmani, Rim Hamdi– 30 mars 2022, Paris, École Pratique des Hautes Études, Sciences religieuses : président du jury de soutenance du diplôme de l’EPHE d’Illia Kovalenko, « Agapios Landos, témoin de la foi grecque dans la controverse eucharistique, 1669-1722 » dirigé par Vassa Kontouma, jury constitué en outre de Job Getcha et Vassa Kontouma– 23 juin 2021, Lyon, École normale supérieure de Lyon, président du jury d’HDR de Gaëlle Demelemestre, « Droit, politique et théologie dans la première modernité », jury constitué en outre de Catherine Colliot-Thélène, Dominique Couzinet, Luisa Brunori, Xavier Prévost, Pierre-François Moreau (garant)– 7 février 2020 : Lyon, Université de Lyon II, membre du jury de la soutenance d’HDR de Simon Icard, « Lectures des sources patristiques et médiévales dans les controverses catholiques au XVIIe siècle : littérature, histoire, philosophie ». Jury constitué en outre de Laurent Thirouin (garant), Alberto Frigo, Gérard Ferreyrolles, Marina Caffiero, Sylvio de Franceschi– 11 janvier 2020 : Paris, École Pratique des Hautes Études, Sciences historiques et philologiques, membre du jury de soutenance d’HDR de Marie-Hélène Blanchet, « Histoire de l’orthodoxie byzantine (XIIIe-XVe siècle) », jury constitué en outre de Brigitte Mondrain (garante), John Demetracopoulos, Vincent Déroche, Sophie Métivier, Antonio Rigo– Juin 2018 : Paris, membre du jury pour un poste de professeur associé en philosophie à l’École normale supérieure, jury constitué en outre de Fabrice Boudjaaba, Pierre Caye, Marie Gaille, Marc Crépon, Jean-Claude Monod, Dimitri El Murr, Frédéric Worms– 4 juin 2018 : Paris, EHESS, membre du jury du mémoire de master 2 (Sciences sociales des religions) de Fanny Stibbe, « Étude critique d’un objet ecclésiologique : De l’Église et de sa divine constitution de dom Adrien Gréa (1828-1917) », dir. par Dominique Iogna-Prat, jury constitué en outre d’Alain Rauwel– 7 septembre 2018 : Lyon, École normale supérieure, membre du jury du master en histoire de Lancelot Claret-Trentelivres, « Eschatologie chrétienne et individuation : étude des apocalypes apocryphes, IIe-VIe siècle », dir. par Claire Fauchon-Claudon– Avril-mai 2018 : Metz, membre du comité de sélection pour un poste de maître de conférences en sciences des religions à l’université de Metz– Avril-mai 2018 : Lyon, École normale supérieure, membre du comité de sélection pour un poste de professeur de philosophie ancienne, avec un rattachement principal à l’IHRIM– 13 février 2018 : Padoue, Université de Padoue et École Pratique des Hautes Études (Sciences historiques et philologiques), pré-rapporteur et membre du jury de soutenance de la thèse de Jacopo Quarti, « Baroque Syropouliana. Indagine sull’editio vetus e la tradizione recensione (Redaktion-A) dei Memoires byzantini, 1610-1682) », dir. par Federico Barbierato et Brigitte Mondrain, jury constitué en outre de Bernard Flusin, Francesco D’Aiuto, Giorgio Vespignani– 3 juillet 2017 : Paris, École Pratique des Hautes Études, Sciences historiques et philologiques, pré-rapporteur et membre du jury de la thèse de Jelena Puškarić, « Lumières françaises et culture croate à la fin du XVIIIe siècle », dir. par Jean-Louis Quantin, jury constitué en outre de Martin Motte et Anne-Élisabeth Spica– Juin 2016 : Université de Padoue, cotutelle université de Paris IV-Sorbonne, pré-rapporteur de la thèse d’histoire moderne de Lorenzo Comensoli Antonini, « Una carriera ecclesiastica : il cardinale Giovanni Girolamo Albani (1509-1591) », dir. par Antonella Barzazi et Alain Tallon– 4 juin 2013 : Paris, EHESS, membre du jury de master 2 de Fanny Rosso, « La matérialité de l’Église en question au tournant des XVIe et XVIIe siècles », dirigé par Dominique Iogna-Prat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliations et programmes scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">– 2023-en cours : membre du conseil scientifique du programme de recherche La corrispondenza fra Joseph-Marie de Suarès e il cardinal Francesco Barberini : una fonte per la conoscenza del Papato medievale in epoca barocca, co-dirigé par Claudia D’Alberto (Université de Chieti-Pescara) et Haude Morvan (Université Bordeaux-Montaigne)– 2022-2024 : membre du conseil scientifique du programme de recherche The Split in the Greek Patriarchate of Antioch, 1724, codirigé par Ronney el Gemayel et Željko Paša (Beyrouth-Rome)– 2021-en cours : membre du conseil scientifique de l’Institut Thématique Interdisciplinaire « Histoire, sociologie, archéologie et anthropologie des religions » (HiSAAR), université de Strasbourg, dir. Guillaume Ducoeur– 2021 : membre du conseil scientifique du colloque international « Optique, Lettres et Arts : une herméneutique critique ? », organisé par Florent Libral à l’université de Toulouse– octobre 2019 : membre du conseil scientifique et conférence plénière d’ouverture du congrès regroupant le neuvième colloque national de philosophie de l’histoire, et la sixième rencontre nationale de philosophie du droit de l’ANPOF : Memória, direito e utopia, organisé par Fabio de Barros Silva et Marco Antônio Souza Alves, São João del Rei (Brésil)– 2018-2024 : membre du conseil scientifique du GIS Religions (Lyon)– 2017-en cours : membre du groupe de travail « Humanisme juridique » dirigé par Xavier Prévost et Luigi-Alberto Sanchi (Paris, Institut d’histoire du droit ; université de Bordeaux)– 2016-en cours : membre de la Société internationale d’études jésuites– 2016-2018 : membre du comité scientifique du programme de recherche L’attachement religieux : exercices de la foi, engagement spirituel et résignation en Europe moderne, dirigé par Paula Barros et Chrystel Bernat, Séminaire d’histoire moderne des religions (Institut protestant de théologie) et IRCL (Université de Montpellier)– 2015-en cours : membre du groupe de travail Le catalogue inédit de la bibliothèque du collège de Sorbonne au XVIe siècle, dirigé par Gilbert Fournier dans le cadre de l’IRHT (Biblissima)– 2015-2017 : membre du groupe de recherche HiSoPo (Histoire sociale des idées politiques), dirigé par Arnault Skornicki et Thibaut Rioufreyt (Université de Nanterre/Sciences Po)– 2015-en cours : membre du groupe de recherche FULMEN (Excommunication et autres censures spirituelles, de l’Antiquité à nos jours : religion et gouvernement dans le temps long de la tradition chrétienne), dirigé par Julien Théry-Astruc et Arnaud Fossier, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://fulmen.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– 2015-2021 : membre de l’Institut d’études slaves– 2013-en cours : membre du réseau de recherche EmoDiR (Early Modern Religious Dissents & Radicalism) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.emodir.net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">– 2013-2017 : membre du comité scientifique du programme Schisme et frontières d’Églises (XVIe-XVIIIe s.), École française de Rome et Centre d’étude et de recherche en histoire culturelle (Université de Reims Champagne-Ardenne), dirigé par Aurélien Girard et Benoît Schmitz– 2006-2013 : membre de la Société pour l’histoire des facultés de droit et de la culture juridique– 2006-2009 : membre du GRIST (Groupe de Recherches Interdisciplinaires Sources et Textes), dirigé par Chrystel Bernat et Deborah Puccio-Den au sein du Laboratoire d’étude sur les monothéismes (CNRS UMR 8584)– 2003-2004 : membre de la Society for Seventeenth-Century French Studies– 2000-2005 : membre associé à l’EA 2724 (CNRS-EPHE) Théologies, philosophies, arts dans l’espace religieux occidental, XVIe-XXe siècle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préfaces et des livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 153 (fasc. 2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.252.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transitivité d’un corps, entre ecclésiologie et sciences sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches de science religieuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, t. 113/3, p. 409-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Revue de l’histoire des religions : histoire et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rauwel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi e materiali di storia delle religioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91/2, p. 415-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tre elaborazioni dottrinali in merito alla questione del concilio nell’ecclesiologia domenicana (XVI-XVII secolo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie domenicane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53-54 : I Domenicani e I concili, pp.269-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An infected arterial aneurysm and a dog bite: think at capnocytophaga canimorsus!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Ducours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leitao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Puges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pereyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.2397-2401. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/IDR.S281040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using MALDI-ToF mass spectrometry to identify mushroom species -Proof of concept analysis of Amanita genus specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Collombon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myab018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation d’un double pouvoir en temps de Fronde. Une lecture de la corruption à partir de G. Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La corruption du ministre public, 54, pp.65-86. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfhip1.054.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe exposé et théologie à la source : l’exégèse combattante de Pierre Coton (1600-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pour une histoire culturelle de la théologie jésuite, dir. Pierre-Antoine Fabre et Jean-Pascal Gay, 132/1, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrim.7071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of MALDI-ToF mass spectrometry for yeast identification: a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myz098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rouxpetel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132 (1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.7421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Hiérarque parfait par Jean Le Febvre (1668) : le livre inconnu d’un franciscain oublié »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13/2, pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-centric evaluation of the online MSI platform for the identification of cryptic and rare species of Aspergillus by MALDI-TOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cecile Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (8), pp.962-968. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mmy/myz004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter Evaluation of a Novel Immunochromatographic Test for Anti-aspergillus IgG Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael P. Piarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vainqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.12. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2019.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Gentils au tribunal. De l’idolâtrie superficielle à la foi implicite : le dévoilement de la grâce et du salut chez Paschal Rapine de Sainte-Marie (1655-1659)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes franciscaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, fasc. 2, pp.283-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deletion of the uracil permease gene confers cross-resistance to 5-fluorouracil and azoles in Candida lusitaniae and highlights antagonistic interaction between fluorinated nucleotides and fluconazole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.4476-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des pontifes machiavéliens ? La grande mutation de la catholicité latine vue par Louis Machon », Louis Machon, apologiste de Machiavel, éd. Jean-Pierre Cavaillé, Sophie Houdard, Cécile Soudan, Les Dossiers du Grihl, septembre 2014, disponible sur URL : http://dossiersgrihl.revues.org/6154 ; DOI : 10.4000/dossiersgrihl.6154</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Grihl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Église en corps : hiérarchie, nexus et distinction, de Juan de Torquemada à Éloi de Bassée », Mélanges de l’École française de Rome Italie-Méditerranée, 126/2, dossier Réflexions sur le schisme moderne : usages et critères dir. Aurélien Girard et Benoît Schmitz, 2014, en ligne : http://mefrim.revues.org/1788.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two missense mutations, E123Q and K151E, identified in the ERG11 allele of an azole-resistant isolate of Candida kefyr recovered from a stem cell transplant patient for acute myeloid leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Couzigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.12-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les assignations d’identités confessionnelles et l’hétéropraxie dans le manuscrit Patin de Vienne : critique textuelle et factuelle », La Lettre clandestine, n° 22 (dossier Guy Patin et ses interlocuteurs : le « manuscrit de Vienne »), 2014, p. 185-204.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A disseminated infection with the antifungal-multiresistant teleomorphic fungus Neocosmospora vasinfecta in a patient with acute B-lymphoblastic leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahussi d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fitton-Ouhabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.44-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’insu de la société : l’œuvre de Pierre Legendre en régime ecclésiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux horizons de l'ecclésiologie : du discours clérical à la science du social, Hors-série n°7, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.12881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifications de la communauté et autorité de la Tradition : l’histoire des dogmes comme construction ecclésiale, de Torquemada à Lethmaet (xve-xvie siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les nouveaux horizons de l'ecclésiologie : du discours clérical à la science du social, Hors-série n°7, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.12901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une alliance, l’autre : la relecture de l’ancienne Loi sous la nouvelle dans l’exégèse du décalogue (xvie-xviie s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Élection, Loi et communauté : de l’Alliance à la cité chrétienne, 2, pp.227-255. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canon textuel et autorité magistérielle : une controverse entre Alfonso de Madrigal et Juan de Torquemada (Sienne, 1443)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les figures du maître médiéval et les modèles de son autorité (1400-1450), 86 (2), pp.127-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés du silence : clôtures, intériorité, règles et traditions monastiques à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La rivoluzione interiore, 10, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les saints : hagiographie, identite et compilation dans les collections non-bollandistes (XVIe-XVIIe siecles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Compilations, recueils, collections, 65 (3), pp.327-336. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/fs/knr075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions mélancoliques : maladie d'amour, possession et subjectivités aliénées à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburger Zeitschrift für Philosophie und Theologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.185-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mystères de l’institution liturgique (1629-1662)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Religion, secret et autorité. Pratiques textuelles et cultuelles en clandestinité, 228, pp.207-225. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhr.7772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topiques gallicanes et auteurs protestants, entre clivage et asymptote : une parenté ecclésiologique du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin annuel de l'Institut d’Histoire de la Réformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXII (2010-2011) (15), pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episcopatus : politique, rhétorique et théologie d’une fonction ecclésiastique (XVIe-XVIIe siècles). Suite et fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.335-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Roi mineur et naissance de la majesté dans les discours auliques : une raison d’État encomiastique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Réalisme et mythologie de la raison d’État. 1, une question de mémoire historique, éd. Laurie Catteeuw, pp.233-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, puissance ecclésiastique, et nature de l’institution chez Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bossuet en politique, 36, pp.36-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi mineur et naissance de la majesté dans les discours auliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (2), pp.233-265. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11873-009-0077-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Antiromanisme doctrinal et romanité ecclésiale dans le catholicisme posttridentin (XVIe-XXe siècle), textes réunis par Sylvio De Franceschi, Lyon, LARHRA (Laboratoire de Recherche Historique Rhône-Alpes, UMR 5190, équipe Religions, Societé et Acculturation RESEA), coll. Chrétiens et Sociétés. Documents et Mémoires n° 7, 2008, 166 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Harald E. Braun, Juan de Mariana and Early Modern Spanish Political Thought, Aldershot, Ashgate, 2007, XIV-200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.556-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage gallican (1552-1771) de l'Afrique chrétienne tardo-antique : les modalités de l'unité ecclésiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'histoire des religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 3, pp.349-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episcopatus : politique, rhétorique et théologie d’une fonction ecclésiastique (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 116, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theology of the self in English puritanism”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center &amp; Clark newsletter (UCLA Center for 17th- &amp; 18th century studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 48, pp.7- 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hérétiques (1698) / Louis Moreri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil [en ligne] : revue de littérature et de critique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 88, http://www.lenouveaurecueil.fr/Moreri.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit en son histoire : 'jus commune', théologie de la tradition et localité dans la France classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 28, pp.279- 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté vocale, traditions et pastorale tridentine : le modèle borroméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 2, pp.39- 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemplation, anéantissement, récit : les stratégies du sujet spirituel à l'âge moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 43, pp.179- 209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigme Direction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 84, pp.65- 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses de la mélancolie : la figure d'Adam et sa réinterprétation aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesnerus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 63 (N° 1-2), pp.61- 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphibologies Simon Vigor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 79, pp.140- 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie des poètes grecs (1664) Tanneguy Le Fèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 81, pp.177- 187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité de l'étude de la poésie arabe Sylvestre de Sacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 80, pp.123- 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, christologie et ecclésiologie dans les 'Pensées' de Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kriterion. Revista de filosofia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 47 (N° 114), pp.273- 301. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s0100-512x2006000200006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélancolique en 1643 Introd et éd. d'un texte anonyme compilé par Pierre Guillebaud en 1643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 78, pp.180- 186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposer le viscéral, ou la mélancolie au musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 78, pp.170- 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">postface, réédition et annotation d’une lettre (Éloge de la figue et du nombre cent) du pseudo-Julien l’Apostat à Sarapion, traduite par Frédéric II Morel (Paris, 1610)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau recueil : revue trimestrielle de littérature et de critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertinage et gallicanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Libertinage et politique au temps de la monarchie absolue, 55, pp.69-75. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/licla.055.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudé en ses mondes : une édition critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruniana e Campanelliana, Ricerche filosofiche e materiali storico - testuali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, XI/2, pp.277-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une réponse aux “artifices de parole” : La Religion du Serment. François Desmarest sur les pas de Simon Vigor », Cahiers du Centre de Recherches Historiques, n° 33 : Stratégies de l’équivoque, dir. Jean-Pierre Cavaillé, Paris, EHESS-CNRS, avril 2004, p. 175-185.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre de Recherches Historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension to the metabolic control theory taking into account correlations between enzyme concentrations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fiévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 271 (22), pp.4375-91. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04375.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une édition critique des œuvres de Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.482-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la lecture comme exercice spirituel », présentation de Pétrarque, De l’abondance des livres ; et De la réputation des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 33-35, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">publication et présentation du &amp;quot;Monde Sousterrein&amp;quot; (Paris, 1654) de Jacques Gaffarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 24-26, p. 235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mélancolie érotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° 15/16, p. 2376-2402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et discussion du &amp;quot;Dictionnaire critique de l'Église&amp;quot; dans le cadre du catholicisme contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catholicisme contemporain, séminaire EHESS/EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Béraud et Denis Pelletier, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transitivité d’un corps, entre ecclésiologie et sciences sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Iogna-Prat et Patrick Goujon, Nov 2024, Paris, Facultés Loyola, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autour du Dictionnaire critique de l’Église. Notions et débats de sciences sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures de la pluralité religieuse et politique : conflits et concorde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vladimir Agrigoroaei, Élise Boillet, Stéphan Geonget, Hélène Michon, May 2024, Tours, Centre d'études supérieures de la Renaissance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">présentation et discussion du Dictionnaire critique de l’Église avec Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Église et le théologico-politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoire Megel et Alice Schmidhuber, Oct 2024, Paris, École normale supérieure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et discussion du &amp;quot;Dictionnaire critique de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du Dictionnaire critique de l’Église. Regards pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Eckert et Isabel Iribarren, May 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the &amp;quot;Critical Dictionary of the Church&amp;quot; : presentation and discussion, Divinity School, Yale University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'université de Yale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Haven (Yale University), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment articuler Église et religion ? », avec Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à l’histoire des religions et à l’épistémologie des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Barbu, Mar 2024, Paris, École pratique des Hautes Études, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the &amp;quot;Critical Dictionary of the Church&amp;quot; : presentation and discussion, Boston College</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Boston College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David G. Hunter, Apr 2024, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the &amp;quot;Critical Dictionary of the Church&amp;quot; : presentation and discussion, Columbia University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'université Columbia organisé par Bénédicte Sère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New York (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obiettivi del comparatismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospettive italiane sul Dizionario critico della Chiesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Gabriel, Dominique Iogna-Prat, Alain Rauwel, Feb 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comment parler des autocéphalies ? Particularismes, comparatisme et temps long »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocefalia e Comunione. Questioni e problemi alla luce della ricerca recente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione per le scienze religiose (FSCIRE), Marianna Napolitano, Jan 2024, Bologne (Italy), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutant de la conférence de Zsuzsanna Szugyiczki, « The Mystical and the Modern. The Current Challenges of Understanding the Ineffable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Revisiter les monothéismes", du LEM (CNRS-EPHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Constantin Macris, Anna van der Kerchove, Joëlle Soler, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonaventure et Thomas dans l’ecclésiologie de l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sainteté de l’intelligence : Bonaventure et Thomas, 750 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque apostolique Vaticane, École française de Rome, Antonianum, Angelicum, Commission léonine, Pieux établissements de la France à Rome et Lorette, Dec 2024, Rome, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et discussion du &amp;quot;Dictionnaire critique de l'Église&amp;quot; à l'université de Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Faculté de théologie protestante, université de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sarah Scholl, Mar 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentazione volume Dictionnaire critique de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presentazione volume "Dictionnaire critique de l’Église"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vittoria Feola, Feb 2024, Padoue, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04852840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouver sa place : ministères et pensées de la délégation à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vis-à-vis de Rome. Pratiques éditoriales et dynamiques de confrontation confessionnelles, 1550-1660</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'histoire de la réformation, Genève, Jun 2023, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulations de la parole et assignations politiques : les stratégies de l’Anticoton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Discordes, ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Moreau, Fabienne Henryot, Julien Léonard, Sep 2023, Lyon (ENS Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximes gallicanes et image de l’ancienne Église universelle chez Guy Coquille, référence des gens de Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement(s) et cours souveraines en France et en Europe, sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire du droit (Université Paris-II), Institut d'histoire des représentations et des idées dans les modernités, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Reflections on Approaching Phenomena of Autocephaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatarenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oberseminar zur Geschichte Russlands und Ostmitteleuropas in der Vormoderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Dr. Julia Herzberg, Jun 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03689038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la théologie au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la théologie aujourd’hui, table ronde La théologie dans l’enseignement supérieur et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. de la table ronde : Chrystel Bernat, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie gallicane comme téléologie politique ? L’identité du royaume à l’abri des anciens canons chez Guy Coquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gallicanisme, une singularité française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Bernard Bourdin, Patrice Gueniffey, Catherine Maire,, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité de l’absent : réflexion sur les médiations chrétiennes à partir du vicariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences médiates de l’autorité (VIIIe-XVIIIe siècles) 2ème journée : Figures, médiations et substituts : l’autorité abstraite ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dir. Philippe Josserand, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui s’institue dans l’Église ? Hypothèse à partir de l’idée de corps mystique, XVIe-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Paris X-Nanterre, séminaire Mystique et institution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Ferrer, Marie-Christine Gomez-Géraud, Jean-René Valette, May 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quem se recorda de qué ? Construções memoriais e espelho utópico da origem na era moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque national de philosophie de l’histoire, sixième rencontre nationale de philosophie du droit de l’ANPOF : Memória, direito e utopia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabio de Barros Silva, Marco Antônio Souza Alves, Oct 2019, São João del Rei, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autocéphalie comme tradition dans les territoires balkaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS Religion : "La Tradition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Religion, Philippe Martin, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux interventions pour les notices « Religion » et « Sacré/sainteté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, journées d’étude dans le cadre du séminaire du Dictionnaire critique de l’Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences : « Introduction » ; « Church as fiction and narrative » ; « Religion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Church and Social Sciences : How to re-think the Church History through Social Sciences ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Smith et Bénédicte Sère, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la notice « Liberté », introduction générale et deux interventions sur les libertés gallicanes et la théologie de la libération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, EHESS, séminaire du Dictionnaire critique de l’Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre ecclésiologie et histoire politique : le cas des autocéphalies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour l’histoire des Église entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Gabriel et Camille Rouxpetel, Sep 2018, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henoticis scriptis. Grotius’ Ecclesiological Irenicism (1641-1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intellectual Lives of Hugo Grotius. Texts, contexts and controversies across the disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russ Leo and Mogens Laerke, May 2018, Princeton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La redécouverte de Philon à l’époque moderne : un tournant philologique et herméneutique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Gabriel et Smaranda Marculescu, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réformer la hiérarchie dans l’ecclésiologie espagnole du XVIe siècle : quelle structure pour quelle Église ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforma católica y controversia religiosa en la primera edad moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xavier Tubau avec la participation de l’université autonome de Barcelone et du Hamilton College (USA), Jun 2018, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le peuple de Dieu : politique et ecclésiologie des Lumières au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclesiología y Sociedad entre Edad Media y Modernidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo Ubierna, Oct 2017, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ? Temporalité juridique et nature de l’Église en milieu gallican (XVIe-XVIIe s.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits antiromains. Juridictionalisme catholique et romanité ecclésiale dans le catholicisme posttridentin (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Hours et Sylvio de Franceschi, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Una totalità relativa : la persona della Chiesa e la rappresentazione conciliare nell’ecclesiologia domenicana (XVI-XVII secolo) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Domenicani e i concili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, convegno internazionale di studi in occasione dell’VIII centenario dell’Ordine dei Frati Predicatori, organisé par le P. Luciano Cinelli et Pierantonio Piatti, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Verbe exposé et théologie à la source : l’exégèse combattante de Pierre Coton (1610-1620) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la théologie dans la Compagnie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Antoine Fabre et Jean-Pascal Gay, Jan 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Passion comme mise en scène de l’émotion ? Rhétorique et christologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions de Dieu. Attributions, revendications, appropriations (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chrystel Bernat et Frédéric Gabriel, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu et la quête d'un juste amour : recherches sur le zèle religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Von Tippelskirch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche "Revisiter les Monothéismes", Laboratoire d'Etude sur les Monothéismes, Institut Protestant de Théologie, Paris, 13 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La République des Lettres bibliques : publication et orthodoxie du Livre au début du XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming the Early Modern Repuvblic of Letters : Literature, Learning, Logic, Books. A Conference in Honour of Ian Maclean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neil Kenny, Richard Scholar, Wes Williams, 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Public of Confession among Gallican Civil Lawyers (Sixteenth to Seventeenth Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confessional Paradigms for European Politics and Jurisprudence in the 17th Century ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Althusius Gesellschaft Tagung 2013, Robert von Friedeburg, May 2013, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idées gallicanes et conceptualités ecclésiales : parcours et tensions d’une histoire doctrinale dans le Dictionnaire de théologie catholique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II : autour du Dictionnaire de théologie catholique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvio De Franceschi, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Église en corps : hiérarchie, nexus et distinction, de Juan de Torquemada à Éloi de Bassée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions sur le schisme moderne : usages et critères,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurélien Girard et Benoît Schmitz, Jul 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les droits de la querelle, ou la société au risque de la théologie morale : un clivage académique en 1643-1644 entre la Sorbonne et le collège jésuite »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Querelles de philosophes, ou querelles de philosophie ? Les débats de philosophie morale et politique au XVIIe siècle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Foisneau et Martine Pécharman, Oct 2012, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que Rome fait à la papauté : héritages et ruptures dans le Traité politique des differens ecclésiastiques de Louis Machon (1643) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires antiromaines II : Antiromanisme et critique dans l’historiographie catholique (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Xaver Bischof et Sylvio De Franceschi, Sep 2012, Munich, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Je crois donc je suis” : mémoire et nature de la communauté des premiers hérésiologues (XVIe-XVIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérésies : une construction d’identités religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Brouwer, Guillaume Dye, Anja Van Rompaey, Sep 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi du magistère. Pouvoir ministériel et formes ecclésiales dans la controverse entre Cajétan et Almain (1511-1512) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérodoxies croisées, France et Italie, XVIe-XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Tallon et Gigliola Fragnito, May 2011, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qualification de la communauté et autorité de la Tradition : l’histoire des dogmes comme construction ecclésiale, XVe s. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecclésiologie et Hérésiologie (Moyen Âge - Temps modernes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Iogna-Prat et Frédéric Gabriel, Apr 2011, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Canon textuel et autorité magistérielle : une controverse entre Alfonso de Madrigal et Juan de Torquemada (Sienne, 1443) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures des maîtres et les modèles d'autorité magistrale (1400-1450)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabel Irribaren, Dec 2010, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De l’hérésiologie africaine à l’Église primitive : catholicité et communauté sacramentelle dans la référence donatiste (1549-1603) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’argument hérésiologique et la Réforme (ca 1520-ca 1700), Colloque Patristique V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irena Backus, Philippe Büttgen, Bernard Pouderon, Sep 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’expertise théologique de la déviance sociale face aux procédures judiciaires : la démonologie dans les discussions du parlement de Dijon (1644-1671) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'autorité théologique. Théologie et discours religieux en France au XVIIe siècle. Journée d'étude n° 2, La théologie hors d’elle-même : crise ou redéfinition ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pascal Gay et Charles-Olivier Sticker-Métral, May 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Raison théologique, procédure légale et ordre politique (1625-1671) : Jacques d’Autun versus Gabriel Naudé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et éthique dans les discours littéraires, du Moyen Âge aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bénédicte Boudou et Bruno Méniel, Jun 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Doctrinal Authority, Linguistic Heterodoxy and Jesuit Orthodoxy in the Early Modern Period : Antonimies, from Confessional Dispute to Literary Violence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savage Words. Invective as a Literary Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massimo Ciavolella, Gianluca Rizzo, Feb 2009, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De statu primitivae Ecclesiae : histoire, chrétienté et Réforme chez les civilistes de l’École de Bourges (Bauduin, Douaren, Hotman) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de lettres, hommes de loi. Bourges à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphan Geonget, Jun 2009, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Collectionner les saints : hagiographie, identité et compilation dans les collections non-bollandistes (XVIe-XVIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections and Compilations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emma Wilson et Emma Gilby, Mar 2008, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique, puissance ecclésiastique et nature de l’institution chez Bossuet »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bossuet en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Feyrerolles, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Loci theologici : Authority, Fall, and Theology of the Puritan Self »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spaces of the Self in Early Modern Culture, IV : Spaces of Sacrality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David W. Sabean et Malina Stefanowska, Mar 2008, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Périégèse et scepticisme : Isaac de La Peyrère géographe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skepticism from the Renaissance to the Enlightenment. A conference in memory of Richard H. Popkin (1923-2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José R. Maia Neto, avec la participation des institutions suivantes : Universidade Federal de Minas Gerais (UFMG, Brésil) École Pratique des Hautes Études (EPHE, France), Università del Piemonte Orientali (Italie), Université de Sherbrooke (Canada), International Society for Intellectual History (ISIH, USA), Graduate Program in Philosophy at the Federal University of Minas Gerais, GT Ceticismo – ANPOF (Brésil), National Council for Scientific Research and Technology (CNPq, Brésil), National Council for the Academic Qualification of University Professors (CAPES, Brésil), Foundation for the Scientific Research of the Minas Gerais State (FAPEMIG, Brésil), Oct 2007, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Antiquité canonique, héritage patristique et usage controversial : l’Église comme Bibliothèque (XVIe-XVIIe s.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques et collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudine Nédélec, Jan 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseignement, tradition et magistère : lieux textuels et hiérarchiques dans l’Église de l’âge classique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacra doctrina : Lehre, Konfession und Gesellschaft in der Frühen Neuzeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Büttgen, Thomas Kaufmann, Ulrich Johannes Schneider, Hermann J. Selderhuis, Jun 2007, Göttingen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Cyprianisme, romanisme et gallicanisme : les modalités de l’unité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références et modèles gallicans : droit, théologie, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Gabriel, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La politique dans les Pensées de Pascal : ecclésiologie, mystères et christologie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropologia e Politica nos Pensamentos de Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, José R. Maia Neto et Telma de Souza Birchal, Nov 2005, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les collections gallicanes : communauté, érudition, et preuves historiques, XVIe-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection comme Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guy Bedouelle, Simone de Reyff et Christian Belin, Jun 2005, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le philosophe-sorcier ou l’énigme du sens : arcana naturae et figures de l’auteur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicazione e dissimulazione nell’Europa moderna. II. Secret Knowledge in the Enlightenment : Alchemists, Adventurers, Imposters, Spies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex porphyrogenitus. Éducation du roi et naissance de la majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patterns of learning in Seventeenth-Century France : from Theory to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The twenty-sixth annual conference of the Society for Seventeenth-Century French Studies and the twenty-second annual conference of the Society for Interdisciplinary French Seventeenth-Century Studies, Sep 2003, Durham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallicanism and political factions in France : Sorbonne and Godefroy Hermant’s politic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factions and Fictions in early modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malina Stefanowska, Nov 2001, Los Angeles, UCLA – William Clark Memorial Library, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les Humanités aujourd'hui. Nouveaux enjeux et nouvelles méthodes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rauwel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-13-073345-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04177143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales (IXe-XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Blanchet; Frédéric Gabriel; Laurent Tatarenko. École française de Rome, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de l’École française de Rome, 2021, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.10643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour l’histoire des Églises entre Orient et Occident = dossier des Mélanges de l’École française de Rome – Moyen Âge, dir. avec Camille Rouxpetel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">132/1, pp.221-281, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel, Dominique Iogna-Prat, Alain Rauwel (éd.), La domination ecclésiale. Modèles et critiques, XIXe-XXe siècle = Revue de l'histoire des religions, t. 236/2, avril-juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 404 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">avec Chrystel Bernat (dir.), Émotions de Dieu. Attributions et appropriations chrétiennes (XVIe-XVIIIe s.), Turnhout, Brepols (Bibliothèque des Hautes Études, Sciences religieuses)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union à l’épreuve du formulaire. Professions de foi entre Églises d’Orient et d’Occident (XIIIe-XVIIIe siècle), édité par Marie-Hélène Blanchet et Frédéric Gabriel, Leuven – Paris – Bristol, Peeters (Centre d’histoire et civilisation de Byzance, Collège de France-CNRS), 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux horizons de l’ecclésiologie : du discours clérical à la science du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rauwel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études médiévales d'Auxerre, Hors-série n° 7, http://cem.revues.org/12743, 2013, Bulletin du Centre d'études médiévales d'Auxerre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire le schisme ? Ecclésiologies et politiques de l'Union entre Orient et Occident, XIIIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des amis du Centre d'histoire et civilisation de Byzance, pp.VI-376, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique du zèle : fidélités et radicalités confessionnelles, France, XVIe-XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beauchesne, pp.308, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élection, Loi et communauté : de l'Alliance à la cité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, pp.130, 2012, Revue de l’Histoire des Religions, 978-2200-92794-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture gallicane. Références et modèles (droit, ecclésiologie, histoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvio Hermann de Franceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin,, pp.543, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité(s) philologique(s) : études sur les notions de vérité et de fausseté en matière de philologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philologicum, pp.309, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débris du sens : études sur les dérives de la perception et du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philologicum, pp.378, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scepticisme chrétien (XVIe-XVIIe siècles) [Coord. et prés. du dossier du n° 85 de : Etudes philosophiques]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.143, 2008, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.082.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du savoir : études sur l'appréciation et l'évaluation des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philologicum, pp.519, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Garin, Machiavel, entre politique et histoire, traduction avec Filippo Del Lucchese, Paris, Allia, 2006. 110 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et calligraphie imprimée à Paris au XVIIe siècle. Autour de La Chartreuse de Pierre Perrin, poème imprimé par Pierre Moreau en 1647, dirigé par Isabelle de Conihout et Frédéric Gabriel, préface d’Henri-Jean Martin, avec des études d’Isabelle de Conihout, Maxime Préaud, Christian Paput, Jean Duron, Frédéric Gabriel, Paris – Chambéry, Bibliothèque Mazarine – Éditions Comp’Act, 2004. 224 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Église (re)naissante : le présent de l’origine à la Renaissance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ferrer, Jean-Louis Fournel, Mathieu de la Gorce (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissances 2. Pré-histoires de la catégorie : les mots en contexte (XIIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, p. 81-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Réflexivité des institutions : le cas de l’Église »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Delphine Antoine-Mahut; André Charrak; Pierre Girard; Marina Mestre Zaragozá. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au travail : Mélanges offerts à Pierre-François Moreau, t. 1 : Pour une histoire rationnelle des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 491-500, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’historiographie gallicane comme téléologie politique ? L’identité du royaume à l’abri des anciens canons chez Guy Coquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maire, Bernard Bourdin, Patrice Guéniffey (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le « gallicanisme » : une singularité française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80, 2023, 978-2-204-15986-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04138454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.832-851, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Iogna-Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Gabriel; Dominique Iogna-Prat; Alain Rauwel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.589-605, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quem se recorda do quê ? Construções memoriais e espelhuo utópico da orgiem à época moderna »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Antônio Carlos dos Santos, Edmilson Menezes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memória, direito e utopia. Perspectivas modernas e contemporâneas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Discurso editorial, pp.39-56, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Os direitos da querela, ou da sociedade sob o perigo da teologia moral : uma clivagem acadêmica em 1643-1644 entre a Sorbonne e o colégio jesuíta »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Arthur Grupillo; Edmilson Menezes; Everaldo de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religião, história e memória na modernidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora UFS, pp.17-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficiles autocéphalies : entre politique et ecclésiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. Marie-Hélène Blanchet; Frédéric Gabriel; Laurent Tatarenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales (IXe-XXIe siècle),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, pp.1-19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idéalité de la fonction épiscopale : une lecture dionysienne en 1668 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Véronique Ferrer; Marie-Christine Gomez-Géraud; Jean-René Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours mystique entre Moyen Âge et première modernité, t. 3 : L’institution à l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.369-398, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qui s’institue dans l’Église ? Hypothèse à partir de l’idée de corps mystique, XVIe-XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Véronique Ferrer, Marie-Christine Gomez-Géraud, Jean-René Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le discours mystique entre Moyen Âge et première modernité, t. 3 : L’institution à l’épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, p. 288-311, 2021, 9782745355973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03348629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjà reçu : la matrice antérieure dans les corpus bibliques et chrétiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accuser réception, textes réunis par Stéphane Zékian et Thierry Roger, Fabula / Les colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabula, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gentils in Court. From superficial idolatry to implicit faith : the unveiling of grace and salvation in the works of Paschal Rapine de Sainte-Marie (1655-1659) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inexcusabiles. The Debate on Salvation and the Virtues of the Pagans in the Early Modern Period, éd. Alberto Frigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer (Archives internationales d’histoire des idées, 229), pp.81-106, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La eclesiología como lo impensado de la ciencias políticas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La eclesiología. Lecturas entre Edad Media y Mundo Contemporáneo, éd. Sebastián Provvidente, Pablo Ubierna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CONICET/Instituto Multidisciplinario de Historia y Ciencias Humanas, pp.35-54, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les récits historiques, entre production et réception : remarques sur le laboratoire biblique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Bueno et Camille Rouxpetel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les récits historiques entre Orient et Occident, XIe-XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française de Rome, p. 13-18, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémologies modernes : remarques à partir de Marcelo Dascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régimes de polémicité au Moyen Âge, dir. Bénédicte Sère, Rennes, Presses universitaires de Rennes, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 185-188, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Passion comme mise en scène de l’émotion : rhétorique et christologie chez Jacques Biroat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Chrystel Bernat et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions de Dieu. Attributions et appropriations chrétiennes (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.343-365, 2019, Bibliothèque de l’École des Hautes Études, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.117309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les émotions de Dieu : situation et histoire du problème »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Chrystel Bernat et Frédéric Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotions de Dieu. Attributions et appropriations chrétiennes (XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.9-66, 2019, Bibliothèque de l’École des Hautes Études, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BEHE-EB.5.117297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02005376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ? Temporalité juridique et nature de l’Église en milieu gallican (XVIe-XVIIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits antiromains, XVIe-XIXe siècles. Juridictionalisme catholique et romanité ecclésiale, dir. Sylvio De Franceschi, Bernard Hours, Lyon, LARHRA, coll. Chrétiens et Sociétés (Documents et Mémoires n° 33), 2017, p. 59-74.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La loi du magistère. Pouvoir ministériel et formes ecclésiales dans la controverse entre Cajétan et Almain (1511-1512) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hétérodoxies croisées. Catholicismes pluriels entre France et Italie, XVIe-XVIIe siècle, dir. Gigliola Fragnito et Alain Tallon, Rome, École française de Rome, 2017, p. 197-215.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gabriel Naudé, Considérations politiques sur les coups d’État »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian-Muslim Relations: A Bibliographical History 1500-1900, vol. 9 : Western and Southern Europe (1600-1700), dir. David Thomas et John A. Chesworth, Leyde, Brill, 2017, p. 436-446</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des professions de foi à l’Église, une communauté de parole mise à l’épreuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union à l’épreuve du formulaire. Professions de foi entre Églises d’Orient et d’Occident (XIIIe-XVIIIe siècle), édité par Marie-Hélène Blanchet et Frédéric Gabriel, Leuven – Paris – Bristol, Peeters (Centre d’histoire et civilisation de Byzance, Collège de France-CNRS), 2016, p. 1-27.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les témoins orientaux d’une querelle latine : orthodoxie et professions de foi dans La Perpétuité de la foi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Union à l’épreuve du formulaire. Professions de foi entre Églises d’Orient et d’Occident (XIIIe-XVIIIe siècle), édité par Marie-Hélène Blanchet et Frédéric Gabriel, Leuven – Paris – Bristol, Peeters (Centre d’histoire et civilisation de Byzance, Collège de France-CNRS), 2016, p. 373-389.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Pierre Dupuy”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.620-625, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Zacharie de Lisieux”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.685-687, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Laurent Melliet”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.87-89, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Je crois donc je suis” : mémoire et nature de la communauté des premiers hérésiologues (XVIe-XVIIe siècle) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérésies : une construction d’identités religieuses, dir. Christian Brouwer, Guillaume Dye, Anja Van Rompaey, Bruxelles, Éditions de l’université de Bruxelles (Problèmes d’histoire des religions, 22), 2015, p. 207-219.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The Public of Confession among Gallican Civil Lawyers (16th to 17th Centuries) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recht, Konfession und Verfassung im 17 Jahrhundert. West- mit mitteleuropäische Entwicklungen, Herausgegeben von Robert von Friedeburg, Mathias Schmoeckel, Berlin, Duncker &amp; Humblot, 2015, p. 203-214.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Louis Machon”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.11-15, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “David Hume”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (3), Classiques Garnier, pp.875-876, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Jean Baricave”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.205-206, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« François Ier rex christianissimus. Entre rite et pragmatisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier, pouvoir et image, dir. Bruno Petey-Girard et Magali Vène avec la collaboration d’Estelle Bœuf-Belilita et de Lucile Trunel, Paris, BnF, 2015, p. 121-132.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : “Edmond Richer”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des philosophes français du XVIIe siècle : acteurs et réseaux du savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Classiques Garnier, pp.409-412, 2015, Dictionnaires et synthèses, 978-2-8124-1722-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Idées gallicanes et conceptualités ecclésiales : parcours et tensions d’une histoire doctrinale dans le Dictionnaire de théologie catholique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théologie et érudition de la crise moderniste à Vatican II : autour du Dictionnaire de théologie catholique, dir. Sylvio De Franceschi, Limoges, Presses universitaires de Limoges, 2014, p. 229-249.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figures des téraphim, entre causalités, intention du culte et supports de croyance : Gaffarel orientaliste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Gaffarel, Talismans and Astrology, ed. Hiro Hirai, Pisa-Roma, Fabrizio Serra editore (Bruniana &amp; Campanelliana Supplementum), 2014, p. 43-55.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce que Rome fait à la papauté : héritages et ruptures dans le Traité politique des differens ecclésiastiques de Louis Machon (1643) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires antiromaines II : Antiromanisme et critique dans l’historiographie catholique (XVIe-XXe siècle), dir. Franz Xaver Bischof et Sylvio De Franceschi, Lyon, LARHRA (Laboratoire de Recherche Historique Rhône-Alpes, UMR 5190, équipe Religions, Societé et Acculturation RESEA), coll. Chrétiens et Sociétés. Documents et Mémoires, 2014, p. 73-121.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Loi, culte et typologie : du sacrifice à l’institution dans l’exégèse chrétienne de Lv 17, 10-12 (XVIe-XVIIe s.) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lévitique 17, 10-12 – le sang et la vie, dir. Mathieu Arnold, Gilbert Dahan, Annie Noblesse-Rocher, Paris, Cerf, (Lectio divina – Études d’histoire de l’exégèse), 2014, p. 123-162.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition orientale et vera Ecclesia : une critique hiérosolymitaine de la primauté pontificale. Nektarios, de Jassy à Londres (v. 1671-1702)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanchet, Marie-Hélène and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire le schisme ? : ecclésiologies et politiques de l'Union entre Orient et Occident, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, Association des amis du Centre d'histoire et civilisation de Byzance, pp.197-236, 2013, Monographies (Centre de recherche d'histoire et civilisation de Byzance), 978-2-916716-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface: Sémantique et herméneutique d'une passion de Dieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat Chrystel; Gabriel Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique du zèle: Fidélités et radicalités confessionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beauchesne, pp.11-18, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la communion : la chrétienté entre schisme et unions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-H. Blanchet et F. Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire le schisme ? : ecclésiologies et politiques de l'Union entre Orient et Occident, XIIIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Association des amis du Centre d'histoire et civilisation de Byzance, pp.1-10, 2013, Monographies (Centre de recherche d'histoire et civilisation de Byzance), 39, 978-2-916716-40-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zèle des saints : lieux, vie et parole efficaces dans l’ascétisme et l’hagiographie (1643-1745)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat, Chrystel and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique du zèle : fidélités et radicalités confessionnelles, France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 122, Beauchesne, pp.143-190, 2013, Théologie historique, 978-2-7010-2024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exinanitio. Formes, hypostase et consubstantialité dans la christologie des commentaires sur Ph 2, 5-11 (1542-1698)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnold, Matthieu and Dahan, Gilbert and Noblesse-Rocher, Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philippiens 2, 5-11: la kénose du Christ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Éd. du Cerf, pp.139-160, 2013, Études d'histoire de l'exégèse, 978-2-204-10133-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zèle, assassinat théologico-politique et défense de la communauté : “Vieux de la montagne” ou France madianite ? De Rainier de Pise à Robert de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat, Chrystel and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique du zèle : fidélités et radicalités confessionnelles, France, XVIe-XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 122, Beauchesne, pp.23-46, 2013, Théologie historique, 978-2-7010-2024-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silence du crâne. Hypothèse pour une théologie du silence en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Merle, Alexandra and Guillaume-Alonso, Araceli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies du silence dans l'Espagne des Habsbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, PUPS, 2013, Iberica, 978-2-84050-898-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordo alexandrin : Sa’id ibn Batriq, Selden et la hiérarchie ecclésiale. De l’Orient chrétien à l’ecclésiologie primitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baranger, Denis and Beaud, Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Selden juriste européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2012, Annuaire de l'Institut Michel Villey, 978-2-247-11560-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expertise théologique de la déviance sociale face aux procédures judiciaires : la démonologie dans les discussions du parlement de Dijon (1644-1671)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gay, Jean-Pascal and Stiker-Metral, Charles-Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "métamorphoses de la théologie": théologie, littérature, discours religieux au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.173-195, 2012, 978-2-7453-2387-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que dévoile l'intime ? Individu, internalisation et ecclésiotopie (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expression de l'intériorité : vivre et dire l'intime à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues, non paginé, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hérésiologie africaine à l’Église primitive : catholicité et communauté sacramentelle dans la référence donatiste (1549-1603)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Backus, Irena and Büttgen, Philippe and Pouderon, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argument hérésiologique, l'Église ancienne et les Réformes, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 121, Beauchesne, pp.111-128, 2012, Théologie historique, 978-2-7010-1604-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison théologique, procédure légale et ordre politique (1625-1671) : Jacques d’Autun versus Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boudou, Bénédicte and Méniel, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et droit : du Moyen âge au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Classiques Garnier, pp.147-166, 2012, Esprit des lois, esprit des lettres, 978-2-8124-0517-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loci Theologici : Authority, the Fall, and the Theology of the Puritan Self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabean, David Warren and Stefanovska, Malina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and self in early modern European cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Toronto Press, pp.183-199, 2012, 978-1-4426-4394-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène, altérité et controverse radicalisée : topiques et brouillage chez François Garasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernat, Chrystel and Bost, Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énoncer / dénoncer l'Autre : discours et représentations du différend confessionnel à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, Brepols, pp.357-377, 2012, Bibliothèque de l'École des hautes études. Sciences religieuses, 978-2-503-54489-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine le Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balteau, Jules and Prévost, Michel and Lobies, Jean-Pierre and Chiron, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de biographie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, fascicule 118, Letouzey et Ané, pp.col. 252-254, 2011, 978-2-7063-0158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De statu primitivae Ecclesiae : histoire, chrétienté et réforme chez les civilistes de l’école de Bourges (Douaren, Bauduin, Hotman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geonget, Stéphan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourges à la Renaissance : hommes de lettres, hommes de lois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Klincksieck, pp.243-260, 2011, Jus &amp; litterae, 978-2-252-03786-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philocaptus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zavattero, Irene and König-Pralong, Catherine and Atucha, Iñigo and Calma, Dragos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots médiévaux offerts à Ruedi Imbach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, 2011, 978-2-503-53528-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallicanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foreaux, Francis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de culture générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson education, pp.168-169, 2010, Cap prépa, 978-2-7440-7363-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An tyrannum opprimere fas sit ?&amp;quot; Construction d'un lieu commun : la réception française du &amp;quot;De Rege et Regis Institutione&amp;quot; de Juan de Mariana (Tolède, 1599)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Maire et Pierre-Antoine Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Antijésuites. Discours, figures et lieux de l'antijésuitisme à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.241-264, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthodoxie formulaire : subjectivité et normativité dans les commentaires au &amp;quot;Credo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Hummel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doxa. Études sur les formes et la construction de la croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.167-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00508638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté romaine, libertés gallicanes : quel empire ? Église, institution et espaces juridictionnels (1461-1652)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Libertas Ecclesiae" : esquisse d'une généalogie, 1650-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Parole et silence, pp.135-158, 2010, Histoire et théologie, 978-2-84573-892-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification et libertas Ecclesiae : de la géographie de l’institution aux particularismes chez le canoniste Jean-Pierre Gibert (1660-1736)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie and Gabriel, Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Libertas Ecclesiae" : esquisse d'une généalogie, 1650-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Parole et silence, pp.323-349, 2010, Histoire et théologie, 978-2-84573-892-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periegesis and Scepticism : La Peyrère Geographer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maia Neto, José Raimundo and Paganini, Gianni and Laursen, John Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skepticism in the modern age: building on the work of Richard Popkin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 181, Brill, pp.159-170, 2009, Brill's studies in intellectual history, 978-90-04-17784-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’un communautaire : érudition ecclésiastique et personnalité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unus inter pares: studies on shared scholarship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, 2009, Philologicum, 978-2-917741-19-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église comme bibliothèque : antiquité canonique, héritage patristique et usage controversial (XVIe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nédelec, Claudine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bibliothèques, entre imaginaires et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois presses université, 2009, Études littéraires et linguistiques, 978-2-84832-097-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monarchia utriusque potestatis' : panégyriques et sainteté de la monarchie moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et sainteté : modèles et figures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.143- 168, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pureté de l'origine, distance chronologique : sens pérenne et sens recomposé du texte biblique à l'âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale;Gabriel, Frédéric;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vérité(s) philologique(s) : études sur les notions de vérité et de fausseté en matière de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.235- 255, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens en défaut, entre mystique et mélancolie chrétiennes : référence et imputation à l'époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale;Gabriel, Frédéric;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débris du sens : études sur les dérives de la perception et du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.95- 112, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Edmond Richer ; Louis Machon ; Laurent Meillet ; Zacharie de Lisieux ; David Home ; Louis Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foisneau, Luc;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The dictionary of seventeenth-century French philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoemmes Continuum, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies mélancoliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Peyrolle. Le théâtre de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Frank van Wilder, pp.136-141, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisme politique et rationalité : Juan de Mariana entre royauté et 'respublica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Molinié, Annie;Araceli, Guillaume-Alonso;Merle, Alexandra;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jésuites en Espagne et en Amérique (XVIe-XVIIIe siècles) : jeux et enjeux du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Paris Sorbonne, pp.141- 159, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections gallicanes : communauté, érudition, et preuves historiques, XVI-XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedouelle, Guy;Belin, Christian;Reyff, Simone de;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lade Fribourg [organisées les 3-4 juin 2005 et 9-10 juin 2006] tradition rassemblée : Journées d'études de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press Fribourg, pp.97- 141, 2007, Studia friburgensia. Series historica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le temps, écrire l'histoire : l'argument historique, de l'exposition à la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morgain, Stéphane-Marie;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argument historique en théologie : actes de la session interdisciplinaire, du 20 au 21 février 2006, à la Faculté de théologie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie de Toulouse, pp.93- 101, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'philosophe' en procès : savoirs réservés et 'arcana naturae' à l'âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hummel, Pascale;Gabriel, Frédéric;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mesure du savoir : études sur l'appréciation et l'évaluation des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philologicum, pp.303- 326, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter Dieu à la Cour : théologie politique et liturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duron, Jean;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la musique.. au temps de Louis XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.27- 43, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihil, ferè nihil, minus nihilo, seu de Ente non Ente et medio inter Ens et non Ens (Venise, 1634) Jacques Gaffarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Jérôme;Romano, Claude;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le néant : contribution à l'histoire du non-être dans la philosophie occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.337- 351, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Garin dans le siècle Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel entre politique et histoire / Eugenio Garin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Allia, pp.99- 109, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entre unité et communauté ecclésiales : la question du gouvernement mixte dans les débats catholiques au début du XVIIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitution mixte. De l’idéal politique au monstre constitutionnel en Europe (XIIIe-XVIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Saint-Étienne, p. 191-203, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qu’est-ce qu’une parole publique ? Entre exégèse et propagande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Parler librement ». La liberté de parole au tournant du XVIe et du XVIIe siècle, éd. Isabelle Moreau et Grégoire Holtz, Lyon, ENS éditions, p. 145-157</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des lieux. Note sur la solitude cartusienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et calligraphie imprimée à Paris au XVIIe siècle. Autour de La Chartreuse de Pierre Perrin, poème imprimé par Pierre Moreau en 1647, dir. Isabelle de Conihout et F. G., préface d’Henri-Jean Martin, Paris - Chambéry, Bibliothèque Mazarine - Éditions Comp’Act, 2004, p. 181-220.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aux confins de la mélancolie, ou l’antipode »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et imageries du sentiment romantique. Un autre monde, dir. Claude Fournet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réunion des Musées Nationaux, pp.161-162, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Gabriel Naudé et la réception des Anciens : temps, croyances, figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertinage et philosophie au XVIIe siècle. 7. La Résurgence des philosophies antiques, dir. Antony McKenna et Pierre-François Moreau, Saint-Étienne, Presses de l’Université de Saint-Étienne, 2003, p. 45-83.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un mélancolique en personne. Du masque de l’identité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertinage et philosophie. Les libertins et le masque : dissimulation et représentation, dir. Antony McKenna et Pierre-François Moreau, Saint-Étienne, Presses de l’Université de Saint-Étienne, 2001, p. 117-129.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliographie raisonnée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Église. Notions et débats de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1183-1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Louis Machon, Apologie pour Machiavelle, édition critique du manuscrit de 1668 par Jean-Pierre Cavaillé, Paris, Honoré Champion, 2016, 738 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.989-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02415284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur la querelle de la régale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église des saints comme dynamique des liens sociaux au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société de théologiens face à l'Église : la faculté de théologie de l'université de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pontifes machiavéliens ? La grande mutation de la catholicité latine vue par Louis Machon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des Lettres bibliques : publication et orthodoxie du Livre au début du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogme, orthodoxie et controverse : les professions de foi dans la querelle de la Perpétuité de la foi d’Arnauld, Nicole et Renaudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées gallicanes et conceptualités ecclésiales : parcours et tensions d’une histoire doctrinale dans le Dictionnaire de théologie catholique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unité ecclésiologique dans l’exégèse (XVe-XVIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Public of Confession among Gallican Civil Lawyers (Sixteenth to Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe exposé et théologie à la source : l’exégèse combattante de Pierre Coton (1610-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église en corps : hiérarchie, nexus et distinction, de Juan de Torquemada a Éloi de Bassée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir de l’Église et personne du pape : toute puissance d’une institution ? (XIIIe-XVIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’insu de la société : l’œuvre de Pierre Legendre en régime ecclésiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiquer l’Église : intériorité ou extériorité ? Périmètres institutionnels et discursifs à l’époque de la Réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que Rome fait à la papauté : héritages et ruptures dans le Traité politique des differens ecclésiastiques de Louis Machon (1643)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits de la querelle, ou la société au risque de la théologie morale : un clivage académique en 1643-1644 entre la Sorbonne et le collège jésuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie et office du juge dans la deuxième moitié du XVIIe siècle : autonomie ou harmonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi, culte et typologie : du sacrifice à l’institution dans l’exégèse chrétienne de Lv 17, 10-12 (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Union en théorie. Tradition orientale et vera ecclesia, XVIIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La juridiction comme réécriture, au reflet de la communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginer la mélancolie : nature de l’image et description de la pathologie dans la tradition ovidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parisienses du XIVe au XVIIe siècle : tradition, corpus et unité d’une ecclésiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'autorité théologique. Théologie et discours religieux en France au XVIIe siècle. Journée d'étude n° 2 : La théologie hors d'elle-même : crise ou redéfinition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noétique classique et possession par l’image : le paradigme de Narcisse (beauté, description, spécularités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que dévoile l’intime ? Topiques, institution et mystères ecclésiaux (XVIe-XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’hérésiologie africaine à l’Église primitive : catholicité et communauté sacramentelle dans la référence donatiste (1549-1603)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité, unicité, exclusivité monothéiste : remarques à partir de Jan Assmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, séries, ontologie : abstractions institutionnelles et monumentalité de la mémoire ecclésiale (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison théologique, procédure légale et ordre politique (1625-1671) : Jacques d’Autun versus Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du magistère. Pouvoir ministériel et formes ecclésiales dans la controverse entre Cajétan et Almain (1511-1512)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hiérarque parfait du franciscain Jean Le Febvre (1668) : mystique et institution au prisme dionysien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’offense de la Lettre : Ecriture, philologie et controverse dans l’Anacrise de Jacques Severt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canon textuel et autorité magistérielle : une controverse entre Alfonso de Madrigal et Juan de Torquemada (Sienne, 1443)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crime de lèse-majesté au début du XVIIe siècle : faits, paradigme et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Je crois donc je suis” : mémoire et nature de la communauté des premiers hérésiologues (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordo alexandrin : Sa'id ibn Batriq, Selden et la hiérarchie ecclésiastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topiques gallicanes et auteurs protestants, entre clivage et asymptote : une parenté ecclésiologique du XVIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exinanitio. Formes, hypostase et consubstantialité dans la christologie des commentaires sur Ph 2, 5-11 (1542-1698)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zèle, assassinat théologico-politique et défense de la communauté : “Vieux de la montagne” ou France madianite ? De Rainier de Pise à Robert de Cambrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de la communauté et autorité de la Tradition : l’histoire des dogmes comme construction ecclésiale, XVe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctrinal Authority, Linguistic Heterodoxy and Jesuit Orthodoxy in the Early Modern Period: Antonimies, from Confessional Dispute to Literary Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde et présentation de l’édition critique des œuvres complètes de Gabriel Naudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scène, altérité et controverse radicalisée : topiques et brouillages chez François Garasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté vocale, traditions et pastorale tridentine : le modèle borroméen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De statu primitivae Ecclesiae : histoire, chrétienté et Réforme chez les civilistes de l’École de Bourges (Bauduin, Douaren, Hotman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA7758BE"/>
+    <w:nsid w:val="7DE2436D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0CEBD7E"/>
+    <w:nsid w:val="E6050C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gabriel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073432407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/auteur/gabriel-frederic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/frederic-gabriel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/frederic-gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/FredericGABRIEL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fulmen.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emodir.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rauwel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.252.0155" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.054.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Ducours" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leitao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S281040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Piarroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.7421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T5HLKRBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158299v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.7071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZG3JC7Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03548860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgeois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02061628v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P. Piarroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vainqueur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fitton-Ouhabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzigou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12901" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahussi d'Almeida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177695v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12881" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7898" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knr075" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7772" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0077-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423164v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0100-512x2006000200006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422829v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004559v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.055.0069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852832v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369879v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899925v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408538v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408535v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075057v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414699v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414695v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414642v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414664v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414625v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414549v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_critique_de_l%C3%89glise" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10643" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055544v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172085v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423179v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hummel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423178v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.082.0137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004282v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215719v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/61368" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138454v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20185/Le-gallicanisme-une-singularite-francaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aletti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363753v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348633v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348636v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092878v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.117309" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.117297" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003718v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003976v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003982v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177395v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177389v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004018v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004008v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177392v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177387v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004058v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004054v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177780v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177467v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177161v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177778v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177401v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177246v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177917v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177241v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177932v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177786v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177942v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177489v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177501v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422833v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422836v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422832v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422831v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004563v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004564v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004345v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414430v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369087v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181517v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181518v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181519v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181532v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181659v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181534v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181537v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181546v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181551v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181547v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181667v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181578v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181579v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181570v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181582v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181577v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181571v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181585v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181584v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181576v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181574v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181712v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181568v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181583v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181594v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181572v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181569v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181580v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181714v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181607v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181610v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181606v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181611v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-gabriel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073432407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/auteur/gabriel-frederic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/frederic-gabriel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/search/index/q/*/authIdHal_s/frederic-gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/FredericGABRIEL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fulmen.hypotheses.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emodir.net" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511400v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.252.0155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rauwel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Ducours" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leitao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Puges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IDR.S281040" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Piarroux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Collombon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Louasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myab018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfhip1.054.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.7071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZG3JC7Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03548860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cassagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz098" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouxpetel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.7421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T5HLKRBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myz004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02061628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P. Piarroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vainqueur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Vitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2019.00012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Sabra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fitton-Ouhabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Couzigou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry No&#235;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004265v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahussi d'Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177695v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12881" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7898" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177361v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knr075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.7772" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004566v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-009-0077-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423164v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423166v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422838v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422828v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0100-512x2006000200006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.055.0069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004599v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851659v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851644v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138453v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899919v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899925v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408535v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415275v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414813v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414804v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414728v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414773v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Von Tippelskirch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414722v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414699v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414695v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414687v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414675v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414664v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414639v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414625v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414617v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414583v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414549v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414519v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_critique_de_l%C3%89glise" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348626v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10643" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004272v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172082v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055544v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055540v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172085v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451333v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Hermann de Franceschi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tallon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hummel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423179v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423222v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.082.0137" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004282v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004277v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215719v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/61368" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138454v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20185/Le-gallicanisme-une-singularite-francaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363902v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Berthelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aletti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363753v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348636v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348633v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348630v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03348629v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092878v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.117309" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005376v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BEHE-EB.5.117297" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003718v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003998v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004008v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177389v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177392v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177387v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004058v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004054v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177161v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057009v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057049v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177778v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177401v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177241v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177932v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177786v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177412v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177917v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177246v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177941v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177489v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177942v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177284v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177897v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423161v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422836v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422833v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422832v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422830v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422831v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004563v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004564v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004345v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414430v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004339v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369087v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02415284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181517v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181645v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181519v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181518v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181532v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181538v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181533v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181660v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181659v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181534v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181524v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181537v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181550v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181547v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181667v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181579v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181570v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181596v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181582v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181577v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181576v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181712v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181584v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181574v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181568v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181571v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181583v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181594v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181572v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181569v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181580v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181714v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181597v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181716v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181578v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181610v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181611v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>