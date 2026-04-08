--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1126,222 +1126,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Raman classification method with upper-bounded error probability</w:t>
+                <w:t xml:space="preserve">Bhattacharyya bound for Raman spectrum classification with a couple of binary filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (23), pp.5836. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.005836⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 44 (9), pp.2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.002228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394203v1</w:t>
+                <w:t xml:space="preserve">hal-02394213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhattacharyya bound for Raman spectrum classification with a couple of binary filters</w:t>
+                <w:t xml:space="preserve">Compressed Raman classification method with upper-bounded error probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (9), pp.2228. </w:t>
+              <w:t xml:space="preserve">, 2019, 44 (23), pp.5836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.44.002228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.005836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394213v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision of proportion estimation with binary compressed Raman spectrum</w:t>
               </w:r>
@@ -1585,373 +1585,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of imprecise estimations for polarization-resolved second-harmonic generation microscopy</w:t>
+                <w:t xml:space="preserve">Comparison of different active polarimetric imaging modes for target detection in outdoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Wasik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galland</w:t>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Feneyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001353⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.2881-2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.002881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336702v1</w:t>
+                <w:t xml:space="preserve">hal-01340278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different active polarimetric imaging modes for target detection in outdoor environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of imprecise estimations for polarization-resolved second-harmonic generation microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+                <w:t xml:space="preserve">Valentine Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Feneyrou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (11), pp.2881-2891. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (7), pp.1353-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.55.002881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340278v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active polarimetric imager with near infrared laser illumination for adaptive contrast optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (25), pp.7622. </w:t>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Polarization Filtering on Image Registration Precision in Underwater Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color image simulation for underwater optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target detection with a liquid crystal-based passive Stokes polarimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4634,103 +4634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully adaptive active polarimetric imager at 1.55μm for target detection (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Optronics in Defence and Security (OPTRO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
@@ -4759,103 +4759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared active polarimetric imaging system controlled by image segmentation algorithms: application to decamouflage (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Defense and Commercial Sensing, Conference on Polarization - Measurement, Analysis, and Remote Sensing XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Baltimore, United States. pp.98530C, </w:t>
@@ -4893,103 +4893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique active infrarouge pour des applications de détection et de décamouflage (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
@@ -5208,103 +5208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOPOL - Imagerie polarimétrique active dans l’infrarouge (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4e Forum DGA Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Palaiseau, France</w:t>
@@ -5333,103 +5333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active polarimetric imager at 1.55 μm controlled by digital image segmentation algorithms for target detection (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Systems and Applications, Imaging and Applied Optics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Arlington, United States. pp.IW4A.2, </w:t>
@@ -5467,90 +5467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique active adaptative dans l’infrarouge (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leviandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5631,64 +5631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Murten, Switzerland</w:t>
@@ -5717,103 +5717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOPOL - Imagerie de polarisation automatisée (poster).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3e Forum DGA Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Palaiseau, France</w:t>
@@ -5842,77 +5842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active polarimetric imaging with adaptive contrast optimization (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,338 +6065,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images bruitées par contours et grilles actifs et minimisation de la longueur de description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation d’objets non connexes par contour actif polygonal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée “Segmentation d'images médicales : approches variationnelles et statistiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ISIS, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281529v1</w:t>
+                <w:t xml:space="preserve">hal-01281585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d’objets non connexes par contour actif polygonal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siwei Liu</w:t>
+                <w:t xml:space="preserve">Automatic polarimetric Imaging system for contrast optimization using non-parametric statistical snake (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelles (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281585v1</w:t>
+                <w:t xml:space="preserve">hal-01281678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic polarimetric Imaging system for contrast optimization using non-parametric statistical snake (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Anna</w:t>
+                <w:t xml:space="preserve">Segmentation d'images bruitées par contours et grilles actifs et minimisation de la longueur de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelles (JIONC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">journée “Segmentation d'images médicales : approches variationnelles et statistiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ISIS, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281678v1</w:t>
+                <w:t xml:space="preserve">hal-01281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contours actifs statistiques polygonaux : une synthèse sur quelques résultats récents</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological marine snow model for optical underwater image simulation: Applications to color restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7374,437 +7374,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the degree of polarization from a single image: characterization of the precision under various coherent imaging conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roche</w:t>
+                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO/IRS² Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384012v1</w:t>
+                <w:t xml:space="preserve">hal-00349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of noisy images using information theory based approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349861v1</w:t>
+                <w:t xml:space="preserve">hal-00344472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of noisy images using information theory based approaches.</w:t>
+                <w:t xml:space="preserve">Unsupervised Partitioning into Homogeneous Regions of High Resolution SAR Images using Fisher Distributions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sportouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.50-53</w:t>
+              <w:t xml:space="preserve">Workshop CNES/DLR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344472v1</w:t>
+                <w:t xml:space="preserve">hal-00349869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Partitioning into Homogeneous Regions of High Resolution SAR Images using Fisher Distributions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the degree of polarization from a single image: characterization of the precision under various coherent imaging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CNES/DLR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">OPTO/IRS² Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349869v1</w:t>
+                <w:t xml:space="preserve">hal-00384012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adequacy of the Gamma statistical distribution for low and high resolution sar images, using the kullback relative entropy</w:t>
               </w:r>
@@ -8820,51 +8820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for designing image processing algorithms for coherent polarimetric images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8947,51 +8947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Devlaminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9241,103 +9241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique active adaptative dans l’infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelles (JIONC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
@@ -9755,51 +9755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Justel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.479569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.447769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.460077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Abouakil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00649-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plassart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007622" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aknoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.12.126009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00747209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Allais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.005633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vasquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sportouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000274" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Legoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2015.IW4A.2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263448" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Allais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edmond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890888" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Pons Bernad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Denise" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Gemma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Losson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00956664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol Brunner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Justel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.479569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.447769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.460077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Abouakil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00649-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vannier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plassart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007622" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aknoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.12.126009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00747209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Allais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.005633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vasquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sportouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000274" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Legoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2015.IW4A.2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263448" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Allais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edmond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890888" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Pons Bernad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Denise" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Gemma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Losson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00956664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol Brunner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>