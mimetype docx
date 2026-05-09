--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -204,51 +204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization coherence frustration generated with propagation</w:t>
+                <w:t xml:space="preserve">Photo-detection correlation degrees of a two-photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
@@ -257,102 +257,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50 (9), pp.2922. </w:t>
+              <w:t xml:space="preserve">, 2025, 50 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.559277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.540957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364623v1</w:t>
+                <w:t xml:space="preserve">hal-05367430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-detection correlation degrees of a two-photon source</w:t>
+                <w:t xml:space="preserve">Polarization coherence frustration generated with propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
@@ -361,78 +361,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">, 2025, 50 (9), pp.2922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.540957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.559277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367430v1</w:t>
+                <w:t xml:space="preserve">hal-05364623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-depth of field random illumination microscopy, EDF-RIM, provides super-resolved projective imaging</w:t>
               </w:r>
@@ -1126,222 +1126,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhattacharyya bound for Raman spectrum classification with a couple of binary filters</w:t>
+                <w:t xml:space="preserve">Compressed Raman classification method with upper-bounded error probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (9), pp.2228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.44.002228⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 44 (23), pp.5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.005836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394213v1</w:t>
+                <w:t xml:space="preserve">hal-02394203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Raman classification method with upper-bounded error probability</w:t>
+                <w:t xml:space="preserve">Bhattacharyya bound for Raman spectrum classification with a couple of binary filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 44 (23), pp.5836. </w:t>
+              <w:t xml:space="preserve">, 2019, 44 (9), pp.2228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.44.005836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.44.002228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394203v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision of proportion estimation with binary compressed Raman spectrum</w:t>
               </w:r>
@@ -1585,373 +1585,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different active polarimetric imaging modes for target detection in outdoor environment</w:t>
+                <w:t xml:space="preserve">Detection of imprecise estimations for polarization-resolved second-harmonic generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+                <w:t xml:space="preserve">Valentine Wasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goudail</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.002881⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (7), pp.1353-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340278v1</w:t>
+                <w:t xml:space="preserve">hal-01336702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of imprecise estimations for polarization-resolved second-harmonic generation microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different active polarimetric imaging modes for target detection in outdoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Wasik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galland</w:t>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brasselet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Feneyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (7), pp.1353-1362. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (11), pp.2881-2891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.33.001353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.002881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336702v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active polarimetric imager with near infrared laser illumination for adaptive contrast optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (25), pp.7622. </w:t>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Polarization Filtering on Image Registration Precision in Underwater Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color image simulation for underwater optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,234 +3698,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information theory-based snake adapted to multi-region objects with different noise models</w:t>
+                <w:t xml:space="preserve">Synthetic Aperture Radar oil spill segmentation by stochastic complexity minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 29 (14), pp.1611-1613</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (4), pp.295-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079438v1</w:t>
+                <w:t xml:space="preserve">hal-00079434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Aperture Radar oil spill segmentation by stochastic complexity minimization</w:t>
+                <w:t xml:space="preserve">Information theory-based snake adapted to multi-region objects with different noise models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (4), pp.295-299</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 29 (14), pp.1611-1613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079434v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target detection with a liquid crystal-based passive Stokes polarimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,204 +4136,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non supervisée de surfaces pour l'acquisition adaptative de tissus biologiques en microscopie de fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherence of partially polarized light: interpretations, physical implications and the notion of polarization coherence frustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Legoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. p. 1073-1076</w:t>
+              <w:t xml:space="preserve">Workshop in Information Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391242v1</w:t>
+                <w:t xml:space="preserve">hal-05367313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence of partially polarized light: interpretations, physical implications and the notion of polarization coherence frustration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation non supervisée de surfaces pour l'acquisition adaptative de tissus biologiques en microscopie de fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Legoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop in Information Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France. p. 1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367313v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de contraste speckle laser (LSCI) en temps réel pour l’assistance à la chirurgie thyroïdienne</w:t>
               </w:r>
@@ -4628,368 +4628,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully adaptive active polarimetric imager at 1.55μm for target detection (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Infrared active polarimetric imaging system controlled by image segmentation algorithms: application to decamouflage (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Optronics in Defence and Security (OPTRO 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Defense and Commercial Sensing, Conference on Polarization - Measurement, Analysis, and Remote Sensing XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Baltimore, United States. pp.98530C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2223066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688718v1</w:t>
+                <w:t xml:space="preserve">hal-01325432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared active polarimetric imaging system controlled by image segmentation algorithms: application to decamouflage (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Fully adaptive active polarimetric imager at 1.55μm for target detection (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Plassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense and Commercial Sensing, Conference on Polarization - Measurement, Analysis, and Remote Sensing XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Optronics in Defence and Security (OPTRO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2223066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01325432v1</w:t>
+                <w:t xml:space="preserve">hal-01688718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique active infrarouge pour des applications de détection et de décamouflage (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
@@ -5208,103 +5208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOPOL - Imagerie polarimétrique active dans l’infrarouge (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4e Forum DGA Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Palaiseau, France</w:t>
@@ -5333,103 +5333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active polarimetric imager at 1.55 μm controlled by digital image segmentation algorithms for target detection (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Systems and Applications, Imaging and Applied Optics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Arlington, United States. pp.IW4A.2, </w:t>
@@ -5467,90 +5467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique active adaptative dans l’infrarouge (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leviandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5586,234 +5586,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-supervised contrast enhancement in polarimetric images using non-parametric statistical snake (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Anna</w:t>
+                <w:t xml:space="preserve">Active polarimetric imaging with adaptive contrast optimization (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Murten, Switzerland</w:t>
+              <w:t xml:space="preserve">6th International Symposium on optronics in defence and security (OPTRO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736918v1</w:t>
+                <w:t xml:space="preserve">hal-01233712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOPOL - Imagerie de polarisation automatisée (poster).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3e Forum DGA Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Palaiseau, France</w:t>
@@ -5836,152 +5836,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active polarimetric imaging with adaptive contrast optimization (Orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Semi-supervised contrast enhancement in polarimetric images using non-parametric statistical snake (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on optronics in defence and security (OPTRO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Frontiers in Optical Imaging (FOI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Murten, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233712v1</w:t>
+                <w:t xml:space="preserve">hal-01736918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric MDL segmentation of inhomogeneous images based on Quadratic Local Binary Fitting</w:t>
               </w:r>
@@ -6065,524 +6065,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d’objets non connexes par contour actif polygonal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation d'images bruitées par contours et grilles actifs et minimisation de la longueur de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">journée “Segmentation d'images médicales : approches variationnelles et statistiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR ISIS, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281585v1</w:t>
+                <w:t xml:space="preserve">hal-01281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic polarimetric Imaging system for contrast optimization using non-parametric statistical snake (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Anna</w:t>
+                <w:t xml:space="preserve">Segmentation d’objets non connexes par contour actif polygonal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelles (JIONC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281678v1</w:t>
+                <w:t xml:space="preserve">hal-01281585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images bruitées par contours et grilles actifs et minimisation de la longueur de description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic polarimetric Imaging system for contrast optimization using non-parametric statistical snake (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goudail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée “Segmentation d'images médicales : approches variationnelles et statistiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR ISIS, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelles (JIONC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281529v1</w:t>
+                <w:t xml:space="preserve">hal-01281678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contours actifs statistiques polygonaux : une synthèse sur quelques résultats récents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenological marine snow model for optical underwater image simulation: Applications to color restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boffety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Rencontres de la Société Francophone de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2012 - Yeosu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yeosu, South Korea. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281582v1</w:t>
+                <w:t xml:space="preserve">hal-01237070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological marine snow model for optical underwater image simulation: Applications to color restoration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contours actifs statistiques polygonaux : une synthèse sur quelques résultats récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2012 - Yeosu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIXèmes Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Oct 2012, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01237070v1</w:t>
+                <w:t xml:space="preserve">hal-01281582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFI: A 3D simulator for the generation of underwater optical images</w:t>
               </w:r>
@@ -6882,450 +6882,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de cible ponctuelle sur des images infrarouges en présence de dégradés de niveaux de gris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vasquez</w:t>
+                <w:t xml:space="preserve">Segmentation d'images fortement bruitées par minimisation de la longueur de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Physique de la mesure et traitement des données interférométriques SWOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495990v1</w:t>
+                <w:t xml:space="preserve">hal-00496012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images fortement bruitées par minimisation de la longueur de description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de cible ponctuelle sur des images infrarouges en présence de dégradés de niveaux de gris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physique de la mesure et traitement des données interférométriques SWOT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496012v1</w:t>
+                <w:t xml:space="preserve">hal-00495990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue de quelques applications de la minimisation de la complexité stochastique pour la segmentation d'images par grille active</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et poursuite de cibles par minimisation de la complexité stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de probabilité - sélection de modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t>
+              <w:t xml:space="preserve">MajecSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438728v1</w:t>
+                <w:t xml:space="preserve">hal-00457498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et poursuite de cibles par minimisation de la complexité stochastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une revue de quelques applications de la minimisation de la complexité stochastique pour la segmentation d'images par grille active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journées de probabilité - sélection de modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457498v1</w:t>
+                <w:t xml:space="preserve">hal-00438728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion critique sur quelques techniques récemment introduites pour la segmentation de données vectorielles fortement bruitées par minimisation de la complexité stochastique</w:t>
               </w:r>
@@ -7374,122 +7374,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+                <w:t xml:space="preserve">Estimation of the degree of polarization from a single image: characterization of the precision under various coherent imaging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
+              <w:t xml:space="preserve">OPTO/IRS² Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nürnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349861v1</w:t>
+                <w:t xml:space="preserve">hal-00384012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of noisy images using information theory based approaches.</w:t>
               </w:r>
@@ -7551,260 +7564,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Partitioning into Homogeneous Regions of High Resolution SAR Images using Fisher Distributions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonparametric level-set segmentation based on the minimization of the stochastic complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CNES/DLR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems Acivs 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.506-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349869v1</w:t>
+                <w:t xml:space="preserve">hal-00349861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the degree of polarization from a single image: characterization of the precision under various coherent imaging conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fade</w:t>
+                <w:t xml:space="preserve">Unsupervised Partitioning into Homogeneous Regions of High Resolution SAR Images using Fisher Distributions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sportouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTO/IRS² Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nürnberg, Germany</w:t>
+              <w:t xml:space="preserve">Workshop CNES/DLR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384012v1</w:t>
+                <w:t xml:space="preserve">hal-00349869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adequacy of the Gamma statistical distribution for low and high resolution sar images, using the kullback relative entropy</w:t>
               </w:r>
@@ -7879,236 +7879,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Complexity based Image Segmentation with unknown Noise Model</w:t>
+                <w:t xml:space="preserve">Non parametric partitioning of SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Réfrégier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Image and Signal Processing for Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Stockholm, Sweden. pp.36514-36514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080865v1</w:t>
+                <w:t xml:space="preserve">hal-00455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non parametric partitioning of SAR images</w:t>
+                <w:t xml:space="preserve">Stochastic Complexity based Image Segmentation with unknown Noise Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Réfrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Stockholm, Sweden. pp.36514-36514</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455547v1</w:t>
+                <w:t xml:space="preserve">hal-00080865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal stochastic complexity image partionning with non parametric statistical model.</w:t>
               </w:r>
@@ -8630,51 +8630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and automatic oil spill segmentation in Synthetic Aperture Radar images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for designing image processing algorithms for coherent polarimetric images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8947,51 +8947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Devlaminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9241,103 +9241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie polarimétrique active adaptative dans l’infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boffety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Feneyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelles (JIONC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
@@ -9755,51 +9755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Justel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.479569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.447769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.460077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Abouakil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00649-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005836" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vannier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plassart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002881" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007622" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aknoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.12.126009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00747209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Allais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.005633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vasquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sportouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000274" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Legoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2015.IW4A.2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233712v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281529v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263448" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Allais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edmond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890888" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495990v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496012v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Pons Bernad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080865v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Denise" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Gemma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Losson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00956664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol Brunner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;fr&#233;gier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.582595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.540957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559277" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Mazzella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giroussens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01612-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279295v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Justel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.479569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.447769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836803v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Goff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.460077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Abouakil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huicheng Meng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-021-00649-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lagrange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038823" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.005836" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.002228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scott&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B de Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.35.000125" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton B. de Aguiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336702v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wasik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.33.001353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340278v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Plassart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Feneyrou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233686v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007622" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aknoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdeladim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.20.12.126009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwei Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00747209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700943v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738275v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Allais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.003273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.005633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jaegler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.12.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB18LN2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vasquez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437471v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sportouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338894v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Terrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitate Takakura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.000274" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367313v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Legoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dareau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mailfert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724753v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ISA.2015.IW4A.2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719688v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233712v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01724694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736918v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275631v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026225" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281678v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263448" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281582v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Allais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Edmond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maciol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Oceans-Spain.2011.6003485" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890888" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384012v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349869v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165730v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Pons Bernad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455547v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080865v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Denise" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons Gemma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079452v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Losson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devlaminck" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00956664v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonissent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassol Brunner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>