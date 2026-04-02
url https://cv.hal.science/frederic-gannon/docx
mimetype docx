--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -75,2273 +75,2273 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Does Covid-19 Shock Financially Impact the US PAYG Pension Scheme? An Automatic Balance Mechanism Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Havre, France. pp.186-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64273-9_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle industrie française face à l’Allemagne : l’exemple de la chimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la promulgation du Traité de Versailles (1920-2020) : Regards croisés entre historiens et économistes sur les conséquences économiques de la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFCE, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différenciation des produits touristiques : le whale watching dans le sud-ouest de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sandron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Séminaire de l'Océan Indien, Saint-Denis (REU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Sep 2014, Saint-Denis de la Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02477085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pension rules and implicit marginal tax rate in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuarial and Financial Mathematics Conference - Interplay between Finance and Insurance (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vereniging voor Statistiek en Operations Research, Feb 2013, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau recul de l'âge de la retraite : La réforme Borne 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Réforme des retraites et emploi des seniors (184), pp.1-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reof.184.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes de retraite face au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors série, pp.79-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La refondation de l'industrie chimique française de l'azote au lendemain du traité de Versailles à travers le parcours de l'un de ses protagonistes : Georges Patart (X 1889)</w:t>
+                <w:t xml:space="preserve">Les systèmes de retraite face au vieillissement : le choix français à l'aune des pratiques européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.1-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380355v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de retraite face au vieillissement : le choix français à l'aune des pratiques européennes</w:t>
+                <w:t xml:space="preserve">La refondation de l'industrie chimique française de l'azote au lendemain du traité de Versailles à travers le parcours de l'un de ses protagonistes : Georges Patart (X 1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Centenaire de la promulgation du Traité de Versailles (1920-2020). Regards croisés entre historiens et économistes sur les conséquences de la paix, 1 (171), pp.199-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.171.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555287v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pension d’un salarié du secteur privé et transitions vers un système universel de retraite par points : étude d’impact sur des profils-types de carrière complète sous plafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (218), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ecop1.218.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La refondation de l’industrie chimique française de l’azote au lendemain du Traité de Versailles à travers le parcours de l’un de ses protagonistes : Georges Patart (X 1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 171 (1), pp.199-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The South's demographic transition and international capital flows in a financially integrated world economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Demographic Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86 (1), pp.1-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/dem.2019.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of pension schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire un système de retraite juste et soutenable. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Arrondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Construire un système de retraite juste et soutenable, 170 (6), pp.377-401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.170.0377⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Construire un système de retraite juste et soutenable, 6 (170), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.170.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137095v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un système de retraite juste et soutenable. Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability of pension schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Construire un système de retraite juste et soutenable, 6 (170), pp.5-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.170.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Construire un système de retraite juste et soutenable, 170 (6), pp.377-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.170.0377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466681v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système universel de retraite et taux de taxation marginal implicite des cotisations retraite. Analyse prospective pour un salarié du secteur privé avec une carrière complète sous-plafond né en 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Construire un système de retraite juste et soutenable, 6 (170), pp.299-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reof.170.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling giants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farvaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 175 (3), pp.277 - 302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11127-018-0535-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of the French first pillar pension scheme (CNAV): assessing automatic balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability of the French first pillar pension scheme (CNAV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hamayon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hamayon,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Acturial Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.33 - 45</w:t>
+              <w:t xml:space="preserve">Australian journal of actuarial practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460192v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of the French first pillar pension scheme (CNAV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability of the French first pillar pension scheme (CNAV): assessing automatic balance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hamayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian journal of actuarial practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2, pp.33-45</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513971v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of the French first pillar pension scheme (CNAV): assessing automatic balance mechanisms</w:t>
+                <w:t xml:space="preserve">Sustainability of the French first pillar pension scheme (CNAV): assessing automatic balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hamayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian journal of actuarial practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Australian Journal of Acturial Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.33 - 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093458v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux marginal implicite des cotisations retraite en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (122), pp.333-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reof.122.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echange, réciprocité et innovation dans une communauté paysanne - Une lecture conventionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sandron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 292, pp.50-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00155313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality-improving alliances in differentiated oligopoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deroian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (2), pp.629-637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijindorg.2005.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00084891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation and labor discrimination in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zénou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 45, pp.233-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00085184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel à péage et structure des déplacements intra-urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 25 | 1992, pp.89-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/cst.11909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118075v1</w:t>
-              </w:r>
-[...367 lines deleted...]
-                <w:t xml:space="preserve">hal-02093467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2398,64 +2398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2534,64 +2534,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme Borne 2023 des retraites : une mise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2024, OFCE (Observatoire français des conjectures éco.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2642,64 +2642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Balancing Mechanism and Discount Rate: Towards an Optimal Transition to Balance Pay-As-You-Go Pension Scheme Without Intertemporal Dictatorship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corazza Marco; Gilli Manfred; Perna Cira; Pizzi Claudio; Sibillo Marilena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.223-228, 2021, 9783030789640. </w:t>
@@ -2731,389 +2731,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IX / Vivre longtemps et risque de perte d’autonomie : quelles politiques publiques en Europe ?</w:t>
+                <w:t xml:space="preserve">The French Mandatory Occupational Pension Scheme: History and Properties of a Point System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFCE. </w:t>
+              <w:t xml:space="preserve">Marta Peris-Ortiz; José Álvarez-García; Inmaculada Domínguez-Fabián; Pierre Devolder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie européenne 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Challenges of Pensions Systems: A Sustainability and International Management Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.211-233, 2020, 9783030379117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37912-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970531v1</w:t>
+                <w:t xml:space="preserve">hal-02521185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Mandatory Occupational Pension Scheme: History and Properties of a Point System</w:t>
+                <w:t xml:space="preserve">Vivre longtemps et risque de perte d’autonomie : quelles politiques publiques en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marta Peris-Ortiz; José Álvarez-García; Inmaculada Domínguez-Fabián; Pierre Devolder. </w:t>
+              <w:t xml:space="preserve">Observatoire français des conjonctures économiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Challenges of Pensions Systems: A Sustainability and International Management Perspective</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’économie européenne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.109 - 122, 2020, 9782348059032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-37912-4_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02521185v1</w:t>
+                <w:t xml:space="preserve">hal-03403058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre longtemps et risque de perte d’autonomie : quelles politiques publiques en Europe ?</w:t>
+                <w:t xml:space="preserve">IX / Vivre longtemps et risque de perte d’autonomie : quelles politiques publiques en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Observatoire français des conjonctures économiques. </w:t>
+              <w:t xml:space="preserve">OFCE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie européenne 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte, pp.109 - 122, 2020, 9782348059032</w:t>
+              <w:t xml:space="preserve">L'économie européenne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.109-122, 2020, Repères n°734, 9782348059032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403058v1</w:t>
+                <w:t xml:space="preserve">hal-02970531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe des retraites : des réformes sous la pression de populations vieillissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie européenne 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.87 - 98, 2019, 9782348041822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3138,431 +3138,431 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer le système de retraite : pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric John Francis Gannon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie française 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">L'économie française 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.86 - 97, 2018, 9782348037504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092301v1</w:t>
+                <w:t xml:space="preserve">hal-03408920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II / Réformer le système de retraite : pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie française 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2018, 9782348041259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Balancing Mechanisms in Practice: What Lessons for Pension Policy Makers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Corazza; María Durbán; Aurea Grané; Cira Perna; Marilena Sibillo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.369 - 373, 2018, 9783319898230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-89824-7_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03397949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer le système de retraite : pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Touzé</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric John Francis Gannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie française 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.86 - 97, 2018, 9782348037504</w:t>
+              <w:t xml:space="preserve">L’économie française 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408920v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un compte de la dépendance à La Réunion : premier bilan et éléments prospectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement et gérontechnologies à La Réunion, coordonné par Frédéric Sandron (IRD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782905861306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3600,51 +3600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et accès au bien vieillir : enjeux d'innovation et de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement et gérontechnologies à La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782905861306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3682,51 +3682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une compte de l'indépendance à la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement et gérontechnologies à la Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, pp.23 - 44, 2017, 9782905861306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3764,51 +3764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et accès au bien vieillir : enjeux d'innovation et de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement et gérontechnologies à la Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, pp.45 - 72, 2017, 9782905861306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3947,51 +3947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance, Prevention and Macroeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4022,77 +4022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pension d’un salarié du secteur privé et transitions vers un système universel de retraite par points : Etude d’impact pour une carrière complète sous plafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling giants: The networks and influence of Buchanan and Tullock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Farvaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,64 +4198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The south's demographic transition and international capital flows in a financially integrated world economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4267,334 +4267,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging, international capital flows and long run convergence</w:t>
+                <w:t xml:space="preserve">Sustainability of pension schemes: building a smooth automatic balance mechanism with an application to the US social security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475630v1</w:t>
+                <w:t xml:space="preserve">hal-02970562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of pension schemes: building a smooth automatic balance mechanism with an application to the US social security</w:t>
+                <w:t xml:space="preserve">Sustainability of pensions schemes : building a smooth automatic balance mechanism with an application to the US social security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970562v1</w:t>
+                <w:t xml:space="preserve">hal-03469952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of pensions schemes : building a smooth automatic balance mechanism with an application to the US social security</w:t>
+                <w:t xml:space="preserve">Aging, international capital flows and long run convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469952v1</w:t>
+                <w:t xml:space="preserve">hal-03475630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance and Optimal Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4657,77 +4657,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système universel de retraite par points : analyse des coûts ou gains de transition possibles pour différents profils-types de carrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFCE. 2019, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4762,77 +4762,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de retraite par points : analyse des coûts ou gains de transition possibles pour différents profils-types de carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Chaire Transitions Démographiques Transitions Economiques (Fondation du Risque). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4886,51 +4886,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization versus Preference for Variety in Linear Cournot Oligopoly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Deroian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4955,220 +4955,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00366895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion d'une innovation avec révision des croyances individuelles - application à une zone d'études dans les Hautes Terres malgaches</w:t>
+                <w:t xml:space="preserve">Insurance and Optimal Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sandron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00085182v1</w:t>
+                <w:t xml:space="preserve">halshs-00085181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insurance and Optimal Growth</w:t>
+                <w:t xml:space="preserve">Diffusion d'une innovation avec révision des croyances individuelles - application à une zone d'études dans les Hautes Terres malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Touzé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sandron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00085181v1</w:t>
+                <w:t xml:space="preserve">halshs-00085182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echange, réciprocité et innovation dans une communauté paysanne. Une lecture conventionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sandron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04626886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gannon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.184.0017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03380355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0199" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.218.0006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2019.17" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0377" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farvaque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0535-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.122.0333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deroian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2005.09.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085184v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11909" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_31" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093467v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pizzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_francaise_2024-9782348080050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37912-4_10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric John Francis Gannon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89824-7_66" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gannon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04626886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.184.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03380355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lenfant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.218.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2019.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0299" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farvaque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0535-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.122.0333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deroian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2005.09.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pizzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_francaise_2024-9782348080050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37912-4_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89824-7_66" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric John Francis Gannon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>