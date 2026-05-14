--- v1 (2026-04-02)
+++ v2 (2026-05-14)
@@ -3227,230 +3227,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II / Réformer le système de retraite : pourquoi, comment ?</w:t>
+                <w:t xml:space="preserve">Automatic Balancing Mechanisms in Practice: What Lessons for Pension Policy Makers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Corazza; María Durbán; Aurea Grané; Cira Perna; Marilena Sibillo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie française 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.369 - 373, 2018, 9783319898230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89824-7_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471530v1</w:t>
+                <w:t xml:space="preserve">hal-03397949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Balancing Mechanisms in Practice: What Lessons for Pension Policy Makers?</w:t>
+                <w:t xml:space="preserve">II / Réformer le système de retraite : pourquoi, comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Legros</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’économie française 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2018, 9782348041259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-89824-7_66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03397949v1</w:t>
+                <w:t xml:space="preserve">hal-02471530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer le système de retraite : pourquoi, comment ?</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gannon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04626886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.184.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03380355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lenfant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.218.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2019.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0299" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farvaque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0535-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.122.0333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deroian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2005.09.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pizzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_francaise_2024-9782348080050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37912-4_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89824-7_66" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric John Francis Gannon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820893v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gannon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Touz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9_31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093467v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04626886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.184.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03380355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lenfant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop1.218.0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03500178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dem.2019.17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arrondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0377" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03466704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.170.0299" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Farvaque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-018-0535-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.122.0333" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deroian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2005.09.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11909" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04820834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corazza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pizzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64273-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_francaise_2024-9782348080050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78965-7_33" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37912-4_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89824-7_66" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471530v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric John Francis Gannon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02092639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970568v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03573710v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00972774v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>