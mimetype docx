--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -100,1351 +100,1351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performance study of three-dimensional printed terahertz diffraction gratings</w:t>
+                <w:t xml:space="preserve">Advancing Industrial Imaging: Contactless THz Domain Spectroscopy for Topography and Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lazoul</w:t>
+                <w:t xml:space="preserve">Thomas Vullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boufateh Bezziou</w:t>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boukhalout Imad</w:t>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.1581-1584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21275/SR241119135215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911113v1</w:t>
+                <w:t xml:space="preserve">hal-04904162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-state-related carrier dynamics of GaAs determined by UV-visible pump-probe terahertz spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and performance study of three-dimensional printed terahertz diffraction gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">Mohamed Lazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Boufateh Bezziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukhalout Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (07)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742310v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Industrial Imaging: Contactless THz Domain Spectroscopy for Topography and Chemistry</w:t>
+                <w:t xml:space="preserve">Surface-state-related carrier dynamics of GaAs determined by UV-visible pump-probe terahertz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vullien</w:t>
+                <w:t xml:space="preserve">D. Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Rochefeuille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (11), pp.1581-1584. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21275/SR241119135215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0198347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904162v1</w:t>
+                <w:t xml:space="preserve">hal-04742310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz generation in GaSe crystals pumped with laser photon energy below and around the bandgap</w:t>
+                <w:t xml:space="preserve">Correction of THz Images for Trustful Identification of Library of Materials in Reflection Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongwei Zhai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Li-Wei Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ci-Ling Pan</w:t>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0128292⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.SR23704151849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21275/sr23704151849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974716v1</w:t>
+                <w:t xml:space="preserve">hal-04257393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and 3D printing of the Powell lens for sub-terahertz imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boufateh Bezziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Boutemedjet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (11), pp.2899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.486427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant profiling of ion-implanted GaAs by terahertz time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Kumar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anup Kumar Sahoo</w:t>
+                <w:t xml:space="preserve">Wei-Chen Au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Chen Au</w:t>
+                <w:t xml:space="preserve">Yu-Cheng Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Cheng Hong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ci-Ling Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (12), pp.125705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0138345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of THz Images for Trustful Identification of Library of Materials in Reflection Configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">THz generation in GaSe crystals pumped with laser photon energy below and around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci-Ling Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (9), pp.SR23704151849. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (1), pp.011103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21275/sr23704151849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0128292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257393v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation from ZnTe optically pumped above and below the bandgap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.421282⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (11), pp.3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21113692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354386v1</w:t>
+                <w:t xml:space="preserve">hal-04864140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon-absorption enhanced terahertz generation from KTP optically pumped in the visible-to-UV range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Terahertz generation from ZnTe optically pumped above and below the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (23), pp.37683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.438597⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (11), pp.17491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.421282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628887v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">Two-photon-absorption enhanced terahertz generation from KTP optically pumped in the visible-to-UV range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (11), pp.3692. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (23), pp.37683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21113692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.438597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864140v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication Using Metallic Inkjet-Printed Chipless RFID Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1534,64 +1534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (6), pp.964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1638,77 +1638,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Natural Randomness by Chipless RFID Approach and Its Application to Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1785,77 +1785,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.273-288. </w:t>
@@ -1906,77 +1906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Minimum Geometrical Variation by Free-Space-Based Chipless Approach and its Application to Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2027,103 +2027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Material Parameter Extraction Using Terahertz Time-Domain Spectroscopy in Transmission and in Reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiji Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (4), pp.349-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2300,64 +2300,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Water Vapor Absorption Recorded Ten Meters Above the Ground With a Drone Mounted Frequency Domain THz Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (3), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2417,77 +2417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (11), pp.1028 - 1030. </w:t>
@@ -2519,395 +2519,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Possibility of Identifying Substances by Remote Active THz Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accurate Characterization of Resonant Samples in the Terahertz Regime Through a Technique Combining Time-Domain Spectroscopy and Kramers–Kronig Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Minamide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.12-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2490541⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.442-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2016.2535244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996722v1</w:t>
+                <w:t xml:space="preserve">hal-02009191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of terahertz spectra of layered TlInS2 crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Possibility of Identifying Substances by Remote Active THz Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783416010285⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTHZ.2015.2490541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009197v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Characterization of Resonant Samples in the Terahertz Regime Through a Technique Combining Time-Domain Spectroscopy and Kramers–Kronig Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peculiarities of terahertz spectra of layered TlInS2 crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sardarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Badalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vezirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.442-450. </w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (1), pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TTHZ.2016.2535244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063783416010285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009191v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Highly Doped Si Through the Excitation of THz Surface Plasmons</w:t>
               </w:r>
@@ -2919,64 +2919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.680-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3004,3223 +3004,3223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz characterisation of monolayer graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials and of metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Dadrasnia</w:t>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujitha Puthukodan</w:t>
+                <w:t xml:space="preserve">S. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+                <w:t xml:space="preserve">Y. Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/601059⟩</w:t>
+              <w:t xml:space="preserve">Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11906/TST.053-069.2014.06.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044860v1</w:t>
+                <w:t xml:space="preserve">hal-01020491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz characterisation of multi-walled carbon nanotube thin films using vector network analyser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-THz characterisation of monolayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujitha Puthukodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Puthukodan</w:t>
+                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+                <w:t xml:space="preserve">Horacio Lamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.K.T. Vinod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Lamela</w:t>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2013.4136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, 601059, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/601059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954474v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the DC Electrical Conductivity of Multiwalled Carbon Nanotube Films and Graphene Layers from Noncontact Time-Domain Terahertz Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/370619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of silver nanowire-graphene hybrid films from terahertz transmission and reflection measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-THz characterisation of multi-walled carbon nanotube thin films using vector network analyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmok Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">S. Puthukodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seunghyun Baik</w:t>
+                <w:t xml:space="preserve">V.K.T. Vinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Nguendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.297-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2013.4136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009181v1</w:t>
+                <w:t xml:space="preserve">hal-00954474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Mie scattering at terahertz frequencies in powder materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Meilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (3), pp.031106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4890732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials and of metamaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrical characterization of silver nanowire-graphene hybrid films from terahertz transmission and reflection measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongmok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Miyake</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghyun Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.011101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020491v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Chipless RFID Tags Printed on Paper by Flexography</w:t>
+                <w:t xml:space="preserve">Giant rotary power of a fishnet-like metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t>
+                <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Delattre</w:t>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (12), pp.5868-5877. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.032116-1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tap.2013.2281742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4821627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023150v1</w:t>
+                <w:t xml:space="preserve">hal-00871905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of terahertz beam diffraction by fabrics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of Chipless RFID Tags Printed on Paper by Flexography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (12), pp.5868-5877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tap.2013.2281742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996783v1</w:t>
+                <w:t xml:space="preserve">hal-01023150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Determination of the Refractive Index of Samples Showing Low Transmission Bands by THz Time-Domain Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation of terahertz beam diffraction by fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.295-301</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (15), pp.2708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014969v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of broadband terahertz beams using an array of antenna-coupled microbolometers operating at room temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise Determination of the Refractive Index of Samples Showing Low Transmission Bands by THz Time-Domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.295-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.004817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00976081v1</w:t>
+                <w:t xml:space="preserve">hal-02014969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband ultra-low-loss mesh filters on flexible cyclic olefin copolymer films for terahertz applications</w:t>
+                <w:t xml:space="preserve">Imaging of broadband terahertz beams using an array of antenna-coupled microbolometers operating at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pavanello</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J. Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lalanne-Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102, pp.111114-1-4. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.4817-4825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4798522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.004817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814965v1</w:t>
+                <w:t xml:space="preserve">hal-00976081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the electrical conductivity obtained by four-point probe method and terahertz time-domain spectroscopy in multi-walled carbon nanotubes and graphene for transparent thin-films</w:t>
+                <w:t xml:space="preserve">Broadband ultra-low-loss mesh filters on flexible cyclic olefin copolymer films for terahertz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.-M. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+                <w:t xml:space="preserve">F. Pavanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baik</w:t>
+                <w:t xml:space="preserve">M.B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-L. Rivera</w:t>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 8624</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.111114-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4798522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977029v1</w:t>
+                <w:t xml:space="preserve">hal-00814965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the shadow effect in terahertz kinoform gratings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between the electrical conductivity obtained by four-point probe method and terahertz time-domain spectroscopy in multi-walled carbon nanotubes and graphene for transparent thin-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Sypek</w:t>
+                <w:t xml:space="preserve">D.-M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Makowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">S. Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Ducin</w:t>
+                <w:t xml:space="preserve">H.-L. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE 8624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.8624-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928795v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant rotary power of a fishnet-like metamaterial</w:t>
+                <w:t xml:space="preserve">Evaluation of the shadow effect in terahertz kinoform gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.X. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">Jarosław Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lheurette</w:t>
+                <w:t xml:space="preserve">Maciej Sypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Astic</w:t>
+                <w:t xml:space="preserve">Michał Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+                <w:t xml:space="preserve">Izabela Ducin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.032116-1-6. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (9), pp.1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4821627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.001464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871905v1</w:t>
+                <w:t xml:space="preserve">hal-04928795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band, large angular width resonant reflection from a periodic high index grid at terahertz frequency</w:t>
+                <w:t xml:space="preserve">Principles and Highly efficient broadband double-sided Fresnel lens for the THz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Parriaux</w:t>
+                <w:t xml:space="preserve">M. Sypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kampfe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.2214-2216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00765524v1</w:t>
+                <w:t xml:space="preserve">hal-00980196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Time omain Spectroscopy in Different Carbon Nanotube Thin-Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Surface conductivity responses of carbon nanostructures thin-films with contactless terahertz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.8261-35, vol .8223, 34-39</w:t>
+              <w:t xml:space="preserve">, 2012, pp.8261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977724v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz Time omain Spectroscopy in Different Carbon Nanotube Thin-Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.8261-35, vol .8223, 34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977485v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (3), pp.88-90</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977449v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive paper lens for terahertz optics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (20), pp.4320-4322</w:t>
+              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (3), pp.88-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977461v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface conductivity responses of carbon nanostructures thin-films with contactless terahertz time-domain spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrow band, large angular width resonant reflection from a periodic high index grid at terahertz frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (27), pp.28070-28081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.028070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980222v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00765524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles and Highly efficient broadband double-sided Fresnel lens for the THz range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Diffractive paper lens for terahertz optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Hérault</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Suszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Siemion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">An. Siemion</w:t>
+                <w:t xml:space="preserve">A. Czerwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37, pp.2214-2216</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (20), pp.4320-4322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980196v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superionic Conductivity in One-Dimensional Nanofibrous TlGaTe2 Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sardarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perret</w:t>
+                <w:t xml:space="preserve">O. Samedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hamdi</w:t>
+                <w:t xml:space="preserve">A. Abdullayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bernier</w:t>
+                <w:t xml:space="preserve">F. Salmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urbanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t>
+              <w:t xml:space="preserve">Jap. J. Appl. Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.05FC09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987682v1</w:t>
+                <w:t xml:space="preserve">hal-00991310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz encoding approach for secured chipless radio frequency identification</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tedjini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agn. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Opt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (23), pp.4648-4655</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991346v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
+                <w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agn. Siemion</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Hérault</w:t>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
+              <w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991326v1</w:t>
+                <w:t xml:space="preserve">hal-00987682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superionic Conductivity in One-Dimensional Nanofibrous TlGaTe2 Crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Abdullayev</w:t>
+                <w:t xml:space="preserve">Terahertz encoding approach for secured chipless radio frequency identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salmanov</w:t>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urbanovic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jap. J. Appl. Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50, pp.05FC09</w:t>
+              <w:t xml:space="preserve">Appl. Opt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (23), pp.4648-4655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991310v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz encoding approach for secured chipless radio frequency identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (23), pp.4648-4655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6245,64 +6245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ondes électromagnétiques au service de la sécurité et de la défense (in French)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6340,90 +6340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite left/right-handed stacked hole arrays at sub-millimeter wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.074510</w:t>
@@ -6465,90 +6465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental verification of negative refraction for a wedge-type negative index metamaterial operating at terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97, pp.181902. </w:t>
@@ -6612,77 +6612,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (1), pp.014907. </w:t>
@@ -6714,706 +6714,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-handed dispersion of a stack of sub-wavelength hole metal array et terahertz frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thin-film characterization by terahertz time-domain spectroscopy using grating-assisted excitation of guided modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94 (13), pp.133112. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 94, pp.071106-071108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991807v1</w:t>
+                <w:t xml:space="preserve">hal-00991802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Wavelength Limit and Fano Profiles of Extraordinary Transmission Through Metallic Slit Gratings in the THz range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Left-handed dispersion of a stack of sub-wavelength hole metal array et terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (13), pp.133112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3114411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597581v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left Hand dispersion of a stack of sub-wavelength hole metal arrays at terahertz frequencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Long Wavelength Limit and Fano Profiles of Extraordinary Transmission Through Metallic Slit Gratings in the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch .Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94, pp.133112</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.153410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597580v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left handed dispersion of a stack of subwavelength hole metal arrays at terahertz frequencies</w:t>
+                <w:t xml:space="preserve">Left Hand dispersion of a stack of sub-wavelength hole metal arrays at terahertz frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.133112-1-3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 94, pp.133112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471870v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-film characterization by terahertz time-domain spectroscopy using grating-assisted excitation of guided modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Left handed dispersion of a stack of subwavelength hole metal arrays at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 94, pp.071106-071108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 94, pp.133112-1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3114411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991802v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Plasmon THz waves on gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C.R. Physiques, Special Issue on Terahertz Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.232-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7438,77 +7438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using integrated optics techniques in the THz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frequenz (special issue on THz waves),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62, pp.122-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7533,103 +7533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the transmission of sub-wavelength metallic grids in the THz frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Todorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.513-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7648,273 +7648,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00393975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Surface Plasmon jump between two metal edges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">Potentialité des ondes térahertz en imagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Comm.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 277, pp.33-39</w:t>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991880v1</w:t>
+                <w:t xml:space="preserve">hal-00186396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialité des ondes térahertz en imagerie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">THz Surface Plasmon jump between two metal edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shkurinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.29-38</w:t>
+              <w:t xml:space="preserve">Optics Comm.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 277, pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186396v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grating diffraction effects in the THz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,51 +8043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (6), pp.1439-1444. </w:t>
@@ -8163,64 +8163,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynek Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Kužel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (9), pp.1965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8267,64 +8267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally tunable filter for terahertz range based on a one-dimensional photonic crystal with a defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kužel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,90 +8401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovariation of grating-assisted coupling of terahertz waves into a silicon waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 94 (12), pp.7888-7891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8544,77 +8544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (30), pp.6507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8639,90 +8639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling and optimization of terahertz time-domain spectroscopy experiments, using photoswitches as antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 7 (4), pp.615-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,90 +8760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz time-domain spectroscopy of films fabricated from SU-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (3), pp.243. </w:t>
@@ -8881,77 +8881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliable Method for the Extraction of Material Parameters of Thick and Thin Samples in THz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9043,64 +9043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par injection et caractérisations THz de réseaux submillimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9155,103 +9155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New topologic and chemical imaging for industry, based on non contact THz time domain spectroscopy sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Rochefeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5TH WORKSHOP OF IEEE SENSORS FRANCE CHAPTER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble (FRANCE), France</w:t>
@@ -9274,4143 +9274,4143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength optical rectification THz imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR NanoTeraMir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NanoTeraMir, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107296v1</w:t>
+                <w:t xml:space="preserve">hal-04107360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through optical rectification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards sub-wavelength optical rectification THz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR NanoTeraMir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NanoTeraMir, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107360v1</w:t>
+                <w:t xml:space="preserve">hal-04107296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Image pattern classification under invariant constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Berniner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Digulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694916v1</w:t>
+                <w:t xml:space="preserve">hal-03980905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz image classification under rotation constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel machine learning approach in Image Pattern Recognition under invariance constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Angela Digulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lyannaz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.558-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911205v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel machine learning approach in Image Pattern Recognition under invariance constraints</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909907⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.121430D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2624406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980830v1</w:t>
+                <w:t xml:space="preserve">hal-03694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’un diagramme de phase pour la reconstruction d’images THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">THz image classification under rotation constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Nastasiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trehoult Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lyannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2022 - 22ème édition des Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">French-German THz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911223v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image pattern classification under invariant constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d’un diagramme de phase pour la reconstruction d’images THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angela Digulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Ioana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">JNM 2022 - 22ème édition des Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980905v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram method for efficient THz images reconstructing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2021 - 46th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566864⟩</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589942v1</w:t>
+                <w:t xml:space="preserve">hal-03628900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628904v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628901v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632670v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Cristaux pour l’Optique, OPTIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632745v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase diagram method for efficient THz images reconstructing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trehoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2021 - 46th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628900v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297202v1</w:t>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Méthode d’authentification basée sur des tags RFID sans puce imprimés par jet d’encre conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429327v1</w:t>
+                <w:t xml:space="preserve">hal-02017120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296652v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.742-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrANDTB, Sep 2019, Bischoffsheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051698v1</w:t>
+                <w:t xml:space="preserve">hal-02296652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436662v1</w:t>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced THz tags authentication using multivariate statistical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282841v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification temps réel d'un tag THID bas coût dans le domaine THz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017114v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre du THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Enhanced THz tags authentication using multivariate statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3 FrANTB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bischoffsheim, France</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623200v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’authentification basée sur des tags RFID sans puce imprimés par jet d’encre conductrice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Identification temps réel d'un tag THID bas coût dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017120v1</w:t>
+                <w:t xml:space="preserve">hal-02017114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A la rencontre du THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3 FrANTB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bischoffsheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diffractive structures in the THz frequency range: the new solution to fight counterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop GRADIENT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988720v1</w:t>
+                <w:t xml:space="preserve">hal-02014176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Depres</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xiamen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009643v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeshan Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Hamdi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015383v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive structures in the THz frequency range: the new solution to fight counterfeiting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GRADIENT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014176v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">THID : une technique nouvelle pour l’identification des produits dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Salon ENOVA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014085v1</w:t>
+                <w:t xml:space="preserve">hal-02014186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A UAV-mounted THz spectrometer for real-time gas analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dremers Js</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2292783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014214v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THID : une technique nouvelle pour l’identification des produits dans le domaine THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon ENOVA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014186v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A UAV-mounted THz spectrometer for real-time gas analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.20, </w:t>
+              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia (U.S.A.), United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2292783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981243v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grating-assisted THz time-domain spectroscopy of thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fall Taiwan THz Sience and Technology (TST) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13448,90 +13448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élargissement et décalages fréquentiels de l’absorption pour une métasurface aléatoire à 200 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
@@ -13554,1646 +13554,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric losses of paper in the THz domain: literature review and needs for future work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase uncertainty in different THz time-domain spectrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Patrick</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borel</w:t>
+                <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society spring meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014105v1</w:t>
+                <w:t xml:space="preserve">hal-02009670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized THz time-domain spectroscopy methods for a precise characterization of absorbent and scattering samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determination of water vapour concentration in atmosphere with a drone mounted frequency domain THz spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014069v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric losses of paper in the THz domain: literature review and needs for future work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013925v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métasurfaces absorbantes désordonnées à 200 GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimized THz time-domain spectroscopy methods for a precise characterization of absorbent and scattering samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">9th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014045v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered metamaterial absorbers at THz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes dans les papiers en radiofréquences et térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Engineered Material Platforms for Novel Wave Phenomena – Metamaterials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018055v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of absorption and scattering contributions to the extinction coefficient of scattering samples in THz-TDS experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métasurfaces absorbantes désordonnées à 200 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014063v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Disordered metamaterial absorbers at THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">11th International Congress on Engineered Material Platforms for Novel Wave Phenomena – Metamaterials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014053v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Separation of absorption and scattering contributions to the extinction coefficient of scattering samples in THz-TDS experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014164v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time domain spectroscopy: a new and efficient tool to investigate the THz frequency spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800579v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop CLEAR (CERN Linear Electron Accelerator for Research) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, CERN, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014230v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of THz applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CLEAR (CERN Linear Electron Accelerator for Research) 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Symposium on Computer Architecture and Digital Systems (CADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Kish Island, Iran. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CADS.2017.8310673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014167v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of water vapour concentration in atmosphere with a drone mounted frequency domain THz spectrometer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014672v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase uncertainty in different THz time-domain spectrometers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential of chipless authentication based on randomness inherent in fabrication process for RF and THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 42nd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cancun, Mexico. pp.1-2, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8067260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009670v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improved THz characterization of material by combining time-domain spectroscopy and Kramer-Kronig analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Terahertz Nanoscience (TeraNano 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Porquerole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013917v1</w:t>
+                <w:t xml:space="preserve">hal-02009757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz time-domain characterization of absorbing materials including comparisaon of reflection/transmission studies and a combined Kramer-Kronig analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15218,77 +15218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical study on the identification of concealed substances by THz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15335,90 +15335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random metamaterial absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nanosciences et ondes du térahertz au moyen infrarouge (GDR Nano TeraMIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
@@ -15447,90 +15447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression 3D: dispersion de la permittivité de l’Acrylonitrile Butadiène Styrène (ABS) aux fréquences térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sadaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15555,77 +15555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15644,2561 +15644,2561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009697v1</w:t>
+                <w:t xml:space="preserve">hal-02013917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Chipless RFID, the Terahertz identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009611v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of IC based on Electromagnetic Signature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Beyond Chipless RFID, the Terahertz identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sabastian, Spain. pp.415 - 424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014251v1</w:t>
+                <w:t xml:space="preserve">hal-02009611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved THz characterization of material by combining time-domain spectroscopy and Kramer-Kronig analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Authentication of IC based on Electromagnetic Signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Terahertz Nanoscience (TeraNano 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Porquerole, France</w:t>
+              <w:t xml:space="preserve">6th Conference on Trustworthy Manufacturing and Utilization of Secure Devices (TRUDEVICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009757v1</w:t>
+                <w:t xml:space="preserve">hal-02014251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction précise de l’indice de réfraction complexe d’échantillons résonnants par spectroscopie résolue en temps dans le domaine THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transmission THz-TDS extraction precision enhanced by modified Kramers-Kronig relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du groupement de recherche en spectroscopie moléculaire (GDR SpecMo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calais, France</w:t>
+              <w:t xml:space="preserve">8th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016495v1</w:t>
+                <w:t xml:space="preserve">hal-02012462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure multicouches pour des applications en authentification dans le domaine THz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identifying substances concealed by fabrics in THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013897v1</w:t>
+                <w:t xml:space="preserve">hal-02012455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying substances concealed by fabrics in THz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structure multicouches pour des applications en authentification dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012455v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz characterization of selected 3D-printing materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction précise de l’indice de réfraction complexe d’échantillons résonnants par spectroscopie résolue en temps dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th THz Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Arêches, France</w:t>
+              <w:t xml:space="preserve">Forum du groupement de recherche en spectroscopie moléculaire (GDR SpecMo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012490v1</w:t>
+                <w:t xml:space="preserve">hal-02016495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate terahertz time-domain spectroscopy of absorbing and resonant materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THz characterization of selected 3D-printing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susjek Jaroslaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Zelazowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics &amp; Photonics Taiwan, the International Conference (OPTIC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hsinchu, Taiwan</w:t>
+              <w:t xml:space="preserve">8th THz Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009597v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission THz-TDS extraction precision enhanced by modified Kramers-Kronig relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Accurate terahertz time-domain spectroscopy of absorbing and resonant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
+              <w:t xml:space="preserve">Optics &amp; Photonics Taiwan, the International Conference (OPTIC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012462v1</w:t>
+                <w:t xml:space="preserve">hal-02009597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying hidden substances by THz remote sensing: A realistic dream?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low cost materials and devices for identification in the THz frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technology - ALT2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Spectroscopy and Applications (ICSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009740v1</w:t>
+                <w:t xml:space="preserve">hal-02009725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost materials and devices for identification in the THz frequency domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identifying hidden substances by THz remote sensing: A realistic dream?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spectroscopy and Applications (ICSA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technology - ALT2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009725v1</w:t>
+                <w:t xml:space="preserve">hal-02009740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical activity for twisted sub-wavelength hole arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+                <w:t xml:space="preserve">Reflection 2D real time THz camera to image and identify sugar pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Meilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lalanne-Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lasfargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France. Session I.1, 3 p., published by Metamorphose-VI, CD-ISBN 978-952-67611-5-2</w:t>
+              <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mainz, Germany. pp.10.1109/IRMMW-THz.2013.6665499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881303v1</w:t>
+                <w:t xml:space="preserve">hal-00979376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de tags RFID sans puce imprimés sur papier par Flexographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">THID, the next step of chipless RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raji Sasidharan Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RFID (RFID), 2013 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Unknown, pp.261-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/rfid.2013.6548163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992629v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THID, the next step of chipless RFID</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raji Sasidharan Nair</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jonathan Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFID (RFID), 2013 IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056884v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scattering materials in the terahertz domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Simoens</w:t>
+                <w:t xml:space="preserve">Optical activity for twisted sub-wavelength hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical TeraHertz Science and Technologies (OTST 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France. Session I.1, 3 p., published by Metamorphose-VI, CD-ISBN 978-952-67611-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979378v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-transparency metal mesh filters based on cyclic olefin copolymer films for broadband THz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pavanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter and Terahertz Waves, IRMMW-THz 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Mainz, Germany. paper TH2-3, 2 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2013.6665877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of materials presenting absorption bands in the terahertz domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of scattering materials in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ketchazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Terahertz Science and Technology</w:t>
+              <w:t xml:space="preserve">International Workshop on Optical TeraHertz Science and Technologies (OTST 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015878v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration d'un Tag Chipless bas coût pour l'identification dans le domaine THz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of materials presenting absorption bands in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057170v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection 2D real time THz camera to image and identify sugar pellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lasfargues</w:t>
+                <w:t xml:space="preserve">Démonstration d'un Tag Chipless bas coût pour l'identification dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mainz, Germany. pp.10.1109/IRMMW-THz.2013.6665499</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979376v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation de polarisation aux fréquences terahertz à partir de métamatériaux chiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre thématique GT2 du GDR Ondes - Micro, nano-structures et dispositifs de l'optique au microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
@@ -18227,90 +18227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate determination of the complex refractive index of scattering materials by THz time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18335,90 +18335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise determination of the complex refrative index of samples showing low-transmission bands by THz time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18443,90 +18443,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériaux fishnet aux longueurs d'ondes submillimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18581,90 +18581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz negative index material based on fishnet-like metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics, META 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18689,103 +18689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large aberration-free diffractive lenses for the THz range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
@@ -18808,575 +18808,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THID Tags for identification in the THz domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+                <w:t xml:space="preserve">Study in the THz domain of metamaterials exhibiting a negative refractive index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057171v1</w:t>
+                <w:t xml:space="preserve">hal-00807135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative- and zero-index metamaterials at terahertz frequencies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THID Tags for identification in the THz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.1000-1002</w:t>
+              <w:t xml:space="preserve">6èmes Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799988v1</w:t>
+                <w:t xml:space="preserve">hal-01057171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux à base de réseaux d'ouvertures sous longueur d'onde pour le contrôle de l'environnement aux fréquences terahertz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Negative- and zero-index metamaterials at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. papier 97, 4B1, 1-4</w:t>
+              <w:t xml:space="preserve">5th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.1000-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597141v1</w:t>
+                <w:t xml:space="preserve">hal-00799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Characterization of Materials by Transmission and Reflection THz Time- domain Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métamatériaux à base de réseaux d'ouvertures sous longueur d'onde pour le contrôle de l'environnement aux fréquences terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Terahertz Nanoscience (TeraNano 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. papier 97, 4B1, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015817v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la sensibilité de détection par métamatériaux terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19412,472 +19425,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz metamaterials by stacked subwavelength hole arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
+                <w:t xml:space="preserve">Accurate Characterization of Materials by Transmission and Reflection THz Time- domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Progress in Electromagnetics Research Symposium, PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Suzhou, China</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Terahertz Nanoscience (TeraNano 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807132v1</w:t>
+                <w:t xml:space="preserve">hal-02015817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux tags RFID sans puce fonctionnant dans le domaine Terahertz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THz metamaterials by stacked subwavelength hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Tedjini</w:t>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17émes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">30th Progress in Electromagnetics Research Symposium, PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057166v1</w:t>
+                <w:t xml:space="preserve">hal-00807132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study in the THz domain of metamaterials exhibiting a negative refractive index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
+                <w:t xml:space="preserve">Nouveaux tags RFID sans puce fonctionnant dans le domaine Terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Terahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La Grande-Motte, France</w:t>
+              <w:t xml:space="preserve">17émes Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807135v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Left- Right Handed Metamaterials at Terahertz Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Left- Right Handed Metamaterials at Terahertz Frequencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
@@ -19906,77 +19906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Thin-Film Parameters using a standard THz Time-Domain Spectroscopy setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Measuring Thin-Film Parameters using a standard THz Time-Domain Spectroscopy setup"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20001,90 +20001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative index subwavelength arrays operating at 0.5 THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20148,77 +20148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hochheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Samedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Ternary and Multinary Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Baku, Azerbaijan</w:t>
@@ -20241,256 +20241,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite left-right handed metamaterials at terahertz frequencies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of extraction of material parameters from THz time-domain spectroscopy performed in reflection and in transmission&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">"Comparative study of extraction of material parameters from THz time-domain spectroscopy performed in reflection and in transmission",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549946v1</w:t>
+                <w:t xml:space="preserve">hal-00603238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of extraction of material parameters from THz time-domain spectroscopy performed in reflection and in transmission&amp;quot;,</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composite left-right handed metamaterials at terahertz frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Comparative study of extraction of material parameters from THz time-domain spectroscopy performed in reflection and in transmission",</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2010.5612536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603238v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotary power of a fishnet-related metamaterial at 0.5 THz&amp;quot;,</w:t>
               </w:r>
@@ -20502,77 +20502,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lheurett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials' Congress 2010 The third International Congress on Advanced Electromagnetic Materials in microwaves and optic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Karlsruhe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20597,103 +20597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative index subwavelength arrays operating at 0.5THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP2010 European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
@@ -20722,103 +20722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Kazan, Russia</w:t>
@@ -20847,103 +20847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless tags for RF and THz identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Deepu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. p1-5</w:t>
@@ -20972,77 +20972,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise analysis of Wood-Rayleigh anomalies in the terahertz transmission spectrum of a metallic hole array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Precise analysis of Wood-Rayleigh anomalies in the terahertz transmission spectrum of a metallic hole array"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21067,103 +21067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedge-type negative index metamaterial at 0.5 THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-3, </w:t>
@@ -21195,2798 +21195,2798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk metamaterials at terahertz frequencies : the subwavelength hole stacked arrays approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, London, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574857v1</w:t>
+                <w:t xml:space="preserve">hal-00602661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a full video THz passive imager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602680v1</w:t>
+                <w:t xml:space="preserve">hal-00602659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength hole arrayed stacks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie terahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. pp.432-434</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.4E-4, 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474419v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength hole arrayed stack : towards terahertz high resolution imaging systems</w:t>
+                <w:t xml:space="preserve">Bulk metamaterials at terahertz frequencies : the subwavelength hole stacked arrays approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Blary</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5èmes Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474414v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détermination de l'indice effectif : application à un métamatériau uniaxial gaucher térahertz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-wavelength hole arrayed stack : towards terahertz high resolution imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.626-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480352v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux térahertz sous incidence normale : application à la réfraction négative à partir d'un prisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength hole arrayed stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.138-139</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. pp.432-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480351v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Designing a full video THz passive imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ketchazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602658v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
+                <w:t xml:space="preserve">Méthodes de détermination de l'indice effectif : application à un métamatériau uniaxial gaucher térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.146-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602655v1</w:t>
+                <w:t xml:space="preserve">hal-00480352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Métamatériaux térahertz sous incidence normale : application à la réfraction négative à partir d'un prisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602682v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602687v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602683v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andreev A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prudnikov I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shkurinov A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602679v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602677v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylaamiri Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trouville, France</w:t>
+              <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602664v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie terahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
+                <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes, JNM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.4E-4, 1-4</w:t>
+              <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480413v1</w:t>
+                <w:t xml:space="preserve">hal-00602683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
+                <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subwavelength hole arrayed stack: towards terahertz high resolution imaging systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602659v1</w:t>
+                <w:t xml:space="preserve">hal-00602677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Todorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, London, UK, United Kingdom</w:t>
+              <w:t xml:space="preserve">Transmission through Metallic Slit Gratings in the THz range</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trouville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602661v1</w:t>
+                <w:t xml:space="preserve">hal-00602664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie térahertz dans le domaine temporel : détermination des propriétés optiques de matériaux dans l'infrarouge lointain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of two sporulated bacillus by THz time domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Bouffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maleck-Rassoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sciences Analytiques (CSA),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pasadena, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2008.4665772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394594v1</w:t>
+                <w:t xml:space="preserve">hal-00394582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of structurally compounds using terahertz spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie térahertz dans le domaine temporel : détermination des propriétés optiques de matériaux dans l'infrarouge lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Fromentin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sciences Analytiques (CSA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, -, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394590v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustical phonons by femtosecond laser pulses in GaAs in the presence of external electric field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of structurally compounds using terahertz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruello</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Malek-Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, -, France</w:t>
+              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394593v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of structurally compounds using terahertz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malek-Rassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, USA, United States</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394579v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two sporulated bacillus by THz time domain spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of acoustical phonons by femtosecond laser pulses in GaAs in the presence of external electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Babillote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394588v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Film Characterization by THz Time-Domain Spectroscopy using Grating Excitation of a Planar Dielectric Waveguide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of two sporulated bacillus by THz time domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malek-Rassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394585v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two sporulated bacillus by THz time domain spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thin Film Characterization by THz Time-Domain Spectroscopy using Grating Excitation of a Planar Dielectric Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Maleck-Rassoul</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, -, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2008.4665772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00394582v1</w:t>
+                <w:t xml:space="preserve">hal-00394585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trays: from academic research to industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hertzian Optics and Dielectrics (OHD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24011,77 +24011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding light in segmented waveguides: experimental demonstration on the terahertz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynec Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24162,64 +24162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eusebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared and Millimeter Waves, Conference Digest of the 2004 Joint 29th International Conference on 2004 and 12th International Conference on Terahertz Electronics, 2004.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Karlsruhe, Germany. pp.365-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24244,90 +24244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoélectronique térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">invitée Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.418-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24404,51 +24404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Light Matter Coupling in Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Acireale, Italy</w:t>
@@ -24471,359 +24471,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission d'ondes térahertz au travers de métallisations fractales bidimensionnelles</w:t>
+                <w:t xml:space="preserve">Étude de la transmission d'ondes THz au travers de métallisations fractales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bonnot</w:t>
+                <w:t xml:space="preserve">F. Pascal-Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904220v1</w:t>
+                <w:t xml:space="preserve">hal-01904221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la transmission d'ondes THz au travers de métallisations fractales</w:t>
+                <w:t xml:space="preserve">Transmission d'ondes térahertz au travers de métallisations fractales bidimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pascal-Delannoy</w:t>
+                <w:t xml:space="preserve">R. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Valence, France</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904221v1</w:t>
+                <w:t xml:space="preserve">hal-01904220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromachining techniques at terahertz frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Lasers and Inspection (EUROPTO Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Munich, Germany. pp.335, </w:t>
@@ -24893,90 +24893,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical rectification in GaSe crystals pumped from visible to IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German TeraHertz Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25001,103 +25001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification unitaire sécurisée dans les domaines THz et Radiofréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2019 - Workshop interdisciplinaire sur la sécurité globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -25158,64 +25158,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of Terahertz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallace Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25272,51 +25272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25396,77 +25396,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Complex Refractive Index of Materials in the Far-Infrared from Terahertz Time-Domain Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Spectroscopy - A cutting Edge Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25513,64 +25513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles and Applications of THz Time Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles and Applications of THz Time Domain Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-231, 2014, 978-94-007-3836-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25595,90 +25595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Selenide, Sulfide and Telluride Materials by Terahertz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sardarly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz and Mid Infrared Radiation: Detection of Explosives and CBRN (Using Terahertz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-133, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25703,77 +25703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsions électriques femtosecondes:techniques optoélectroniques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25860,103 +25860,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipless passive RFID tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Tedjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nair Deepu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US8556184B2. PHOTO. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -26010,64 +26010,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes électromagnétiques térahertz- Principes et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26261,51 +26261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazoul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufateh Bezziou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalout Imad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04755780v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boutemedjet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.486427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Demers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2705981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badalov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullaev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezirova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783416010285" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shkurinov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2443562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044860v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Dadrasnia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitha Puthukodan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Lamela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/601059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puthukodan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dadrasnia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K.T. Vinod" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Nguendon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamela" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuppam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/370619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmok Lee" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Baik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890732" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814965v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pavanello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kuppam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798522" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977029v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-M. Lee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Rivera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Kuppam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928795v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Suszek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Ducin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001464" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821627" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00765524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028070" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bomba" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwinski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Rivera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991310v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samedov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullayev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmanov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbanovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511540" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114411" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597581v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch .Minot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597580v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamiri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Minot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991880v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00400487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre.V Tishchenko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9KNMG8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek N&#283;mec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ku&#382;el" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.001965" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitaker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UEO.1997.UF10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980905v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berniner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981243v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dremers Js" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292783" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014080v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014105v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Patrick" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014045v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018055v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014672v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014095v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009611v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013897v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009725v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881303v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914240v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665877" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057170v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979376v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lalanne-Dera" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasfargues" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797338v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806595v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797339v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soltani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799988v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597141v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Soltani" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807139v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807132v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807135v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603260v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603236v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603227v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hochheimer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549946v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612536" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603238v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603242v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lheurett" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603203v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603224v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574857v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602680v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ketchazo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardelein" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillermet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radisson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474419v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474414v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296156" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480351v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602658v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602682v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602687v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602683v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602679v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylaamiri Laamiri" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602677v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602664v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480413v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602659v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602661v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394594v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394590v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malek-Rassoul" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fromentin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394579v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394588v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394585v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394582v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bouffant" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maleck-Rassoul" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665772" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186397v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00393093v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynec Nemec" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904222v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904220v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348077v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.361055" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012325v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Vincent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012292v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufateh Bezziou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalout Imad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04755780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boutemedjet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.486427" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Demers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2705981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badalov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullaev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezirova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783416010285" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shkurinov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2443562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Dadrasnia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitha Puthukodan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Lamela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/601059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dadrasnia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamela" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuppam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/370619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puthukodan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K.T. Vinod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Nguendon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890732" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmok Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Baik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821627" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pavanello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kuppam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798522" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-M. Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Kuppam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Suszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Ducin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Rivera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00765524v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bomba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samedov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullayev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmanov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbanovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511540" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamiri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114411" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch .Minot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Minot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00400487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre.V Tishchenko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9KNMG8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek N&#283;mec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ku&#382;el" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.001965" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitaker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UEO.1997.UF10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berniner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981243v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dremers Js" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292783" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014080v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014105v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Patrick" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014045v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018055v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014095v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009611v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013897v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lalanne-Dera" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasfargues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881303v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914240v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665877" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057170v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797338v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806595v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797339v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soltani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799988v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597141v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Soltani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807139v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807132v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603260v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603236v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603227v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hochheimer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603238v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549946v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612536" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603242v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lheurett" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603203v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603224v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602661v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602659v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296156" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480413v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574857v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474414v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474419v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602680v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ketchazo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardelein" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillermet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radisson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480352v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480351v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602658v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602687v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602682v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602679v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylaamiri Laamiri" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602683v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602677v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602664v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394582v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fromentin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bouffant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maleck-Rassoul" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665772" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394594v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394579v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malek-Rassoul" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394590v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394588v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394585v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186397v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00393093v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynec Nemec" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904222v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904221v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904220v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348077v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.361055" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012325v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Vincent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012292v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>