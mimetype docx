--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -589,408 +589,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and 3D printing of the Powell lens for sub-terahertz imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz generation in GaSe crystals pumped with laser photon energy below and around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Boutemedjet</w:t>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci-Ling Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.486427⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (1), pp.011103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0128292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755780v1</w:t>
+                <w:t xml:space="preserve">hal-03974716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopant profiling of ion-implanted GaAs by terahertz time-domain spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Chen Au</w:t>
+                <w:t xml:space="preserve">Design and 3D printing of the Powell lens for sub-terahertz imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boufateh Bezziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Cheng Hong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ayoub Boutemedjet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0138345⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.486427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050620v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz generation in GaSe crystals pumped with laser photon energy below and around the bandgap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dopant profiling of ion-implanted GaAs by terahertz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anup Kumar Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chen Au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Cheng Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ci-Ling Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (1), pp.011103. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (12), pp.125705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0128292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0138345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974716v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video-Rate Identification of High-Capacity Low-Cost Tags in the Terahertz Domain</w:t>
               </w:r>
@@ -1110,90 +1110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz generation from ZnTe optically pumped above and below the bandgap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (11), pp.17491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1227,51 +1227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon-absorption enhanced terahertz generation from KTP optically pumped in the visible-to-UV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,425 +1489,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodynamic resonance of surface conduction and THz transmission through arrays of rectangular apertures in opaque metallic thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of Natural Randomness by Chipless RFID Approach and Its Application to Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000964⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2914102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321229v1</w:t>
+                <w:t xml:space="preserve">hal-02132612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Natural Randomness by Chipless RFID Approach and Its Application to Authentication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeshan Ali</w:t>
+                <w:t xml:space="preserve">Robust and Noninvasive IC Authentication Using Radiated Electromagnetic Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2019.2914102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.273-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41635-019-00072-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132612v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and Noninvasive IC Authentication Using Radiated Electromagnetic Emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodynamic resonance of surface conduction and THz transmission through arrays of rectangular apertures in opaque metallic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hardware and Systems Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.273-288. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (6), pp.964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41635-019-00072-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296583v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Minimum Geometrical Variation by Free-Space-Based Chipless Approach and its Application to Authentication</w:t>
               </w:r>
@@ -2079,51 +2079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiji Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (4), pp.349-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (3), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2391,51 +2391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiated Electromagnetic Emission for Integrated Circuit Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Minamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.12-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2932,51 +2932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.680-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials and of metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,680 +3138,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz characterisation of monolayer graphene</w:t>
+                <w:t xml:space="preserve">Sub-THz characterisation of multi-walled carbon nanotube thin films using vector network analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Dadrasnia</w:t>
+                <w:t xml:space="preserve">S. Puthukodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujitha Puthukodan</w:t>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
+                <w:t xml:space="preserve">V.K.T. Vinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Lamela</w:t>
+                <w:t xml:space="preserve">H.K. Nguendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
+                <w:t xml:space="preserve">H. Lamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, 601059, 6 p. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.297-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/601059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2013.4136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044860v1</w:t>
+                <w:t xml:space="preserve">hal-00954474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the DC Electrical Conductivity of Multiwalled Carbon Nanotube Films and Graphene Layers from Noncontact Time-Domain Terahertz Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/370619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz characterisation of multi-walled carbon nanotube thin films using vector network analyser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-THz characterisation of monolayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujitha Puthukodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Puthukodan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+                <w:t xml:space="preserve">Vinod V. K. Thalakkatukalathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.K.T. Vinod</w:t>
+                <w:t xml:space="preserve">Horacio Lamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.K. Nguendon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Lamela</w:t>
+                <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.297-299. </w:t>
+              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, 601059, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2013.4136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/601059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954474v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Mie scattering at terahertz frequencies in powder materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of silver nanowire-graphene hybrid films from terahertz transmission and reflection measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Hofman</w:t>
+                <w:t xml:space="preserve">Dongmok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Meilhan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seunghyun Baik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105 (3), pp.031106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.011101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009184v1</w:t>
+                <w:t xml:space="preserve">hal-02009181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of silver nanowire-graphene hybrid films from terahertz transmission and reflection measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Mie scattering at terahertz frequencies in powder materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Meilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongmok Lee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">François Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 105 (1), pp.011101</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 105 (3), pp.031106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009181v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant rotary power of a fishnet-like metamaterial</w:t>
               </w:r>
@@ -4078,77 +4078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of terahertz beam diffraction by fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (15), pp.2708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4167,515 +4167,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Determination of the Refractive Index of Samples Showing Low Transmission Bands by THz Time-Domain Spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison between the electrical conductivity obtained by four-point probe method and terahertz time-domain spectroscopy in multi-walled carbon nanotubes and graphene for transparent thin-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-L. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.295-301</w:t>
+              <w:t xml:space="preserve">SPIE 8624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.8624-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014969v1</w:t>
+                <w:t xml:space="preserve">hal-00977029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of broadband terahertz beams using an array of antenna-coupled microbolometers operating at room temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise Determination of the Refractive Index of Samples Showing Low Transmission Bands by THz Time-Domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.295-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976081v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband ultra-low-loss mesh filters on flexible cyclic olefin copolymer films for terahertz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pavanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pavanello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">M.B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Kuppam</w:t>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102, pp.111114-1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4798522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the electrical conductivity obtained by four-point probe method and terahertz time-domain spectroscopy in multi-walled carbon nanotubes and graphene for transparent thin-films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of broadband terahertz beams using an array of antenna-coupled microbolometers operating at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.-M. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+                <w:t xml:space="preserve">J. Meilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baik</w:t>
+                <w:t xml:space="preserve">J. Lalanne-Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-L. Rivera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+                <w:t xml:space="preserve">J.-F. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 8624</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.4817-4825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.004817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977029v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the shadow effect in terahertz kinoform gratings</w:t>
               </w:r>
@@ -4920,103 +4920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface conductivity responses of carbon nanostructures thin-films with contactless terahertz time-domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dadrasnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L. Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. Kuppam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.8261</w:t>
@@ -5039,485 +5039,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Time omain Spectroscopy in Different Carbon Nanotube Thin-Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Narrow band, large angular width resonant reflection from a periodic high index grid at terahertz frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kampfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (27), pp.28070-28081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.028070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977724v1</w:t>
+                <w:t xml:space="preserve">ujm-00765524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz Time omain Spectroscopy in Different Carbon Nanotube Thin-Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dadrasnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.8261-35, vol .8223, 34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977485v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly efficient broadband double-sided Fresnel lens for THz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (3), pp.88-90</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (12), pp.2214-2216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977449v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow band, large angular width resonant reflection from a periodic high index grid at terahertz frequency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy of absorbing materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics Letters of Poland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (3), pp.88-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00765524v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffractive paper lens for terahertz optics</w:t>
               </w:r>
@@ -5622,726 +5622,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superionic Conductivity in One-Dimensional Nanofibrous TlGaTe2 Crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Samedov</w:t>
+                <w:t xml:space="preserve">E. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdullayev</w:t>
+                <w:t xml:space="preserve">M. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Salmanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Urbanovic</w:t>
+                <w:t xml:space="preserve">A. Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jap. J. Appl. Phys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50, pp.05FC09</w:t>
+              <w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991310v1</w:t>
+                <w:t xml:space="preserve">hal-00987682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz encoding approach for secured chipless radio frequency identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agn. Siemion</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
+              <w:t xml:space="preserve">Appl. Opt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (23), pp.4648-4655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991326v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and THz Identification using a new generation of chipless RFID tags</w:t>
+                <w:t xml:space="preserve">Off-Axis Metallic Diffractive Lens for Terahertz Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Perret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Bernier</w:t>
+                <w:t xml:space="preserve">Agn. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siemion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering - Special Issue towards EuCAP 2012: Emerging Materials, Methods and Technologies in Antenna &amp; Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (2), pp.380, 386</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.1960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987682v1</w:t>
+                <w:t xml:space="preserve">hal-00991326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz encoding approach for secured chipless radio frequency identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Perret</w:t>
+                <w:t xml:space="preserve">Superionic Conductivity in One-Dimensional Nanofibrous TlGaTe2 Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sardarly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Samedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdullayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+                <w:t xml:space="preserve">F. Salmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tedjini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Urbanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Opt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (23), pp.4648-4655</w:t>
+              <w:t xml:space="preserve">Jap. J. Appl. Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.05FC09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991346v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz encoding approach for secured chipless radio frequency identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Tedjini</w:t>
+                <w:t xml:space="preserve">Les ondes électromagnétiques au service de la sécurité et de la défense (in French)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (23), pp.4648-4655</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991073v1</w:t>
+                <w:t xml:space="preserve">hal-00991331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ondes électromagnétiques au service de la sécurité et de la défense (in French)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">THz encoding approach for secured chipless radio frequency identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tedjini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 55, pp.34-39</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (23), pp.4648-4655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991331v1</w:t>
+                <w:t xml:space="preserve">hal-00991073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite left/right-handed stacked hole arrays at sub-millimeter wavelength</w:t>
               </w:r>
@@ -6504,51 +6504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97, pp.181902. </w:t>
@@ -6638,51 +6638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (1), pp.014907. </w:t>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialité des ondes térahertz en imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grating diffraction effects in the THz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,51 +8267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally tunable filter for terahertz range based on a one-dimensional photonic crystal with a defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,51 +8401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovariation of grating-assisted coupling of terahertz waves into a silicon waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8570,51 +8570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 41 (30), pp.6507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8639,51 +8639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling and optimization of terahertz time-domain spectroscopy experiments, using photoswitches as antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,51 +8786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Whitaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9280,51 +9280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sub-wavelength THz imaging through optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9332,51 +9332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Graduate School of Interdisciplinary Science and Engineering in Health Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Engineering, Okayama University, Apr 2023, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9401,77 +9401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sub-wavelength optical rectification THz imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Hedegaard Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,403 +9641,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel machine learning approach in Image Pattern Recognition under invariance constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.558-562, </w:t>
+              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.121430D, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2624406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980830v1</w:t>
+                <w:t xml:space="preserve">hal-03694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz generation in GaSe crystal pumped below and around the bandgap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">THz image classification under rotation constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trehoult Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lyannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics and its Applications 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French-German THz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Grande Motte, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694916v1</w:t>
+                <w:t xml:space="preserve">hal-04911205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz image classification under rotation constraints</w:t>
+                <w:t xml:space="preserve">A novel machine learning approach in Image Pattern Recognition under invariance constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Nastasiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Digulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lyannaz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2022 - 30th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.558-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911205v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’un diagramme de phase pour la reconstruction d’images THz</w:t>
               </w:r>
@@ -10148,90 +10148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Generation in Nonlinear Crystals Pumped from UV to IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10278,90 +10278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération THz par redressement optique dans des cristaux non linéaires excités au voisinage de leur bande interdite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Laurell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10393,520 +10393,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase diagram method for efficient THz images reconstructing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Nastasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trehoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lyannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542251⟩</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2021 - 46th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628904v1</w:t>
+                <w:t xml:space="preserve">hal-03589942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdas Pasiskevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrick Laurell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, moscow, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628901v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in various non-linear crystals pumped from below to above their bandgap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz pulse generation in ZnTe crystal pumped around the bandgap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongwei Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advanced Laser Technologies ALT21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9542251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632670v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram method for efficient THz images reconstructing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-carrier dynamics in UV-visible pumped GaAs studied by time-resolved THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2021 - 46th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-2, </w:t>
+              <w:t xml:space="preserve">2021 46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chengdu, China. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9566864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589942v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
               </w:r>
@@ -11136,778 +11136,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux J.F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297202v1</w:t>
+                <w:t xml:space="preserve">hal-03623233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+                <w:t xml:space="preserve">Identification Of Random Internal Structuring THz Tags Using Images Correlation And SIWPD Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Ioana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2019 - 44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429327v1</w:t>
+                <w:t xml:space="preserve">hal-02297202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Implementation of RF communication subsets on common low frequency clocked FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.742-745, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296652v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond RF: the terahertz radiation and its applications</w:t>
+                <w:t xml:space="preserve">A la rencontre du terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du LCIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">Assemblée annuelle des niveaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrANDTB, Sep 2019, Bischoffsheim, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623233v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436662v1</w:t>
+                <w:t xml:space="preserve">hal-02051698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plateforme RF flexible et reconfigurable basée sur un FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
+                <w:t xml:space="preserve">Diffraction grating tags structures dedicated to authentication in the THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">French-German THz Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051698v1</w:t>
+                <w:t xml:space="preserve">hal-02436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced THz tags authentication using multivariate statistical analysis</w:t>
               </w:r>
@@ -12245,1103 +12245,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive structures in the THz frequency range: the new solution to fight counterfeiting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GRADIENT 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia (U.S.A.), United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014176v1</w:t>
+                <w:t xml:space="preserve">hal-01988720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Perret</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lublin, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015383v1</w:t>
+                <w:t xml:space="preserve">hal-02009643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A UAV-mounted THz spectrometer for real-time gas analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dremers Js</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2292783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01888533v1</w:t>
+                <w:t xml:space="preserve">hal-01981243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffractive structures in the THz frequency range: the new solution to fight counterfeiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop GRADIENT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014085v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+                <w:t xml:space="preserve">Identification in the Terahertz Domain using Low Cost Tags with a Fast Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              <w:t xml:space="preserve">ASID 2018: 12th IEEE International Conference on Anti-counterfeiting, Security, and Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xiamen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASID.2018.8693209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014214v1</w:t>
+                <w:t xml:space="preserve">hal-02015383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THID : une technique nouvelle pour l’identification des produits dans le domaine THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Chipless RFID Tag Discrimination and the Performance of Resemblance Metrics to be used for it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeshan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon ENOVA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014186v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A UAV-mounted THz spectrometer for real-time gas analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dremers Js</w:t>
+                <w:t xml:space="preserve">Impact de l’humidité sur les pertes des matériaux cellulosiques en RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2292783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01981243v1</w:t>
+                <w:t xml:space="preserve">hal-02014085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water on the dielectric properties of papers in the radiofrequency domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Depres</w:t>
+                <w:t xml:space="preserve">Authentication of Microcontroller Board Using Non-Invasive EM Emission Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Electromagnetic Wave Interaction with Water and Moist Substances – ISEMA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE 3rd International Verification and Security Workshop (IVSW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.25-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009643v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effect on the Characteristics of Cellulosic Material Made RF Lines.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THID : une technique nouvelle pour l’identification des produits dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 91st ARFTG Microwave Measurement Conference (ARFTG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Salon ENOVA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARFTG.2018.8423835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01988720v1</w:t>
+                <w:t xml:space="preserve">hal-02014186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grating-assisted THz time-domain spectroscopy of thin films</w:t>
               </w:r>
@@ -13366,51 +13366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Fall Taiwan THz Sience and Technology (TST) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13448,51 +13448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élargissement et décalages fréquentiels de l’absorption pour une métasurface aléatoire à 200 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13586,51 +13586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13716,51 +13716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13798,51 +13798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric losses of paper in the THz domain: literature review and needs for future work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13932,51 +13932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14027,77 +14027,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
@@ -14120,51 +14120,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métasurfaces absorbantes désordonnées à 200 GHz</w:t>
+                <w:t xml:space="preserve">Disordered metamaterial absorbers at THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
@@ -14178,118 +14178,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">11th International Congress on Engineered Material Platforms for Novel Wave Phenomena – Metamaterials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014045v1</w:t>
+                <w:t xml:space="preserve">hal-02018055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered metamaterial absorbers at THz</w:t>
+                <w:t xml:space="preserve">Métasurfaces absorbantes désordonnées à 200 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
@@ -14303,94 +14303,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Engineered Material Platforms for Novel Wave Phenomena – Metamaterials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018055v1</w:t>
+                <w:t xml:space="preserve">hal-02014045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of absorption and scattering contributions to the extinction coefficient of scattering samples in THz-TDS experiments</w:t>
               </w:r>
@@ -14402,51 +14402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14497,51 +14497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Spectroscopie Optique Neutronque SON 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14635,51 +14635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a robust and efficient EM based authentication of FPGA against counterfeiting and recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14782,51 +14782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication in the THz domain: a new tool to fight couterfeiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14946,51 +14946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Siragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
@@ -15054,51 +15054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Terahertz Nanoscience (TeraNano 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Porquerole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15117,865 +15117,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz time-domain characterization of absorbing materials including comparisaon of reflection/transmission studies and a combined Kramer-Kronig analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009631v1</w:t>
+                <w:t xml:space="preserve">hal-02013917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical study on the identification of concealed substances by THz spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009692v1</w:t>
+                <w:t xml:space="preserve">hal-02009605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random metamaterial absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+                <w:t xml:space="preserve">THz time-domain characterization of absorbing materials including comparisaon of reflection/transmission studies and a combined Kramer-Kronig analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nanosciences et ondes du térahertz au moyen infrarouge (GDR Nano TeraMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014095v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression 3D: dispersion de la permittivité de l’Acrylonitrile Butadiène Styrène (ABS) aux fréquences térahertz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical study on the identification of concealed substances by THz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013909v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise THz-TDS of materials with high absorption peaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random metamaterial absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Journées nanosciences et ondes du térahertz au moyen infrarouge (GDR Nano TeraMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009605v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’échantillons par spectroscopie THz dans le domaine temporel : nouvelles méthodes d’extraction de l’indice de réfraction</w:t>
+                <w:t xml:space="preserve">Impression 3D: dispersion de la permittivité de l’Acrylonitrile Butadiène Styrène (ABS) aux fréquences térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14eme Journées de Caractériation Nationale Microondes et Matériaux</w:t>
+              <w:t xml:space="preserve">14ème Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013917v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Beyond Chipless RFID, the Terahertz identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sabastian, Spain. pp.415 - 424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009697v1</w:t>
+                <w:t xml:space="preserve">hal-02009611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Chipless RFID, the Terahertz identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Precise determination of the complex refractive index of scattering and absorbing samples by combining THz-TDS and a Kramers-Kronig analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Terahertz 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009611v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication of IC based on Electromagnetic Signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosabbah Mushir Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16082,51 +16082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16145,122 +16145,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying substances concealed by fabrics in THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Extraction précise de l’indice de réfraction complexe d’échantillons résonnants par spectroscopie résolue en temps dans le domaine THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th THz days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
+              <w:t xml:space="preserve">Forum du groupement de recherche en spectroscopie moléculaire (GDR SpecMo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012455v1</w:t>
+                <w:t xml:space="preserve">hal-02016495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure multicouches pour des applications en authentification dans le domaine THz</w:t>
               </w:r>
@@ -16272,51 +16272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16348,122 +16348,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction précise de l’indice de réfraction complexe d’échantillons résonnants par spectroscopie résolue en temps dans le domaine THz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+                <w:t xml:space="preserve">Identifying substances concealed by fabrics in THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du groupement de recherche en spectroscopie moléculaire (GDR SpecMo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Calais, France</w:t>
+              <w:t xml:space="preserve">8th THz days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arêches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016495v1</w:t>
+                <w:t xml:space="preserve">hal-02012455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz characterization of selected 3D-printing materials</w:t>
               </w:r>
@@ -16600,51 +16600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics &amp; Photonics Taiwan, the International Conference (OPTIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Hsinchu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16663,260 +16663,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost materials and devices for identification in the THz frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Hamdi</w:t>
+                <w:t xml:space="preserve">Identifying hidden substances by THz remote sensing: A realistic dream?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spectroscopy and Applications (ICSA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Advanced Laser Technology - ALT2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009725v1</w:t>
+                <w:t xml:space="preserve">hal-02009740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying hidden substances by THz remote sensing: A realistic dream?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Low cost materials and devices for identification in the THz frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinez Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Laser Technology - ALT2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Cassis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Spectroscopy and Applications (ICSA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009740v1</w:t>
+                <w:t xml:space="preserve">hal-02009725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection 2D real time THz camera to image and identify sugar pellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Meilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lalanne-Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16991,316 +16991,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical activity for twisted sub-wavelength hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France. Session I.1, 3 p., published by Metamorphose-VI, CD-ISBN 978-952-67611-5-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992637v1</w:t>
+                <w:t xml:space="preserve">hal-00881303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de tags RFID sans puce imprimés sur papier par Flexographie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057180v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THID, the next step of chipless RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17371,532 +17371,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992629v1</w:t>
+                <w:t xml:space="preserve">hal-01992637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical activity for twisted sub-wavelength hole arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+                <w:t xml:space="preserve">Conception de tags RFID sans puce imprimés sur papier par Flexographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France. Session I.1, 3 p., published by Metamorphose-VI, CD-ISBN 978-952-67611-5-2</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881303v1</w:t>
+                <w:t xml:space="preserve">hal-01057180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-transparency metal mesh filters based on cyclic olefin copolymer films for broadband THz applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
+                <w:t xml:space="preserve">Characterization of scattering materials in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ketchazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter and Terahertz Waves, IRMMW-THz 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Optical TeraHertz Science and Technologies (OTST 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914240v1</w:t>
+                <w:t xml:space="preserve">hal-00979378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of scattering materials in the terahertz domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Simoens</w:t>
+                <w:t xml:space="preserve">High-transparency metal mesh filters based on cyclic olefin copolymer films for broadband THz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pavanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Kuppam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peytavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vanwolleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Optical TeraHertz Science and Technologies (OTST 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th International Conference on Infrared, Millimeter and Terahertz Waves, IRMMW-THz 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mainz, Germany. paper TH2-3, 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2013.6665877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979378v1</w:t>
+                <w:t xml:space="preserve">hal-00914240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of materials presenting absorption bands in the terahertz domain</w:t>
               </w:r>
@@ -17908,51 +17908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17977,51 +17977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration d'un Tag Chipless bas coût pour l'identification dans le domaine THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18096,411 +18096,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation de polarisation aux fréquences terahertz à partir de métamatériaux chiraux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate determination of the complex refractive index of scattering materials by THz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre thématique GT2 du GDR Ondes - Micro, nano-structures et dispositifs de l'optique au microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797338v1</w:t>
+                <w:t xml:space="preserve">hal-00979347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate determination of the complex refractive index of scattering materials by THz time-domain spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise determination of the complex refrative index of samples showing low-transmission bands by THz time-domain spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979347v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise determination of the complex refrative index of samples showing low-transmission bands by THz time-domain spectroscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rotation de polarisation aux fréquences terahertz à partir de métamatériaux chiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Topical meeting on TeraHertz Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontre thématique GT2 du GDR Ondes - Micro, nano-structures et dispositifs de l'optique au microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979352v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériaux fishnet aux longueurs d'ondes submillimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18728,51 +18728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Suszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An. Siemion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18840,51 +18840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18935,51 +18935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THID Tags for identification in the THz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19073,51 +19073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative- and zero-index metamaterials at terahertz frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19300,260 +19300,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de la sensibilité de détection par métamatériaux terahertz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Characterization of Materials by Transmission and Reflection THz Time- domain Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Orsay, France</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Terahertz Nanoscience (TeraNano 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807139v1</w:t>
+                <w:t xml:space="preserve">hal-02015817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Characterization of Materials by Transmission and Reflection THz Time- domain Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmentation de la sensibilité de détection par métamatériaux terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Terahertz Nanoscience (TeraNano 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Colloque National Métamatériaux, CNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015817v1</w:t>
+                <w:t xml:space="preserve">hal-00807139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz metamaterials by stacked subwavelength hole arrays</w:t>
               </w:r>
@@ -19833,51 +19833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Left- Right Handed Metamaterials at Terahertz Frequencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
@@ -20040,51 +20040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lippens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20148,77 +20148,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hochheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Samedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abdullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urbanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Ternary and Multinary Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Baku, Azerbaijan</w:t>
@@ -20247,51 +20247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of extraction of material parameters from THz time-domain spectroscopy performed in reflection and in transmission&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blampey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20394,51 +20394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-2, </w:t>
@@ -20470,618 +20470,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotary power of a fishnet-related metamaterial at 0.5 THz&amp;quot;,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chipless tags for RF and THz identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Tedjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lheurett</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Deepu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials' Congress 2010 The third International Congress on Advanced Electromagnetic Materials in microwaves and optic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Karlsruhe, France</w:t>
+              <w:t xml:space="preserve">4th European conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. p1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603242v1</w:t>
+                <w:t xml:space="preserve">hal-02015051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative index subwavelength arrays operating at 0.5THz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotary power of a fishnet-related metamaterial at 0.5 THz&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lheurett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP2010 European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Metamaterials' Congress 2010 The third International Congress on Advanced Electromagnetic Materials in microwaves and optic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Karlsruhe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603232v1</w:t>
+                <w:t xml:space="preserve">hal-00603242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise analysis of Wood-Rayleigh anomalies in the terahertz transmission spectrum of a metallic hole array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Kazan, Russia</w:t>
+              <w:t xml:space="preserve">"Precise analysis of Wood-Rayleigh anomalies in the terahertz transmission spectrum of a metallic hole array"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603203v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chipless tags for RF and THz identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. p1-5</w:t>
+              <w:t xml:space="preserve">"Electromagnetic Properties and Applications of 2D and 3D Hole-Array Metal Structures in the Terahertz Range"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Kazan, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015051v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise analysis of Wood-Rayleigh anomalies in the terahertz transmission spectrum of a metallic hole array</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Negative index subwavelength arrays operating at 0.5THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Precise analysis of Wood-Rayleigh anomalies in the terahertz transmission spectrum of a metallic hole array"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP2010 European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603224v1</w:t>
+                <w:t xml:space="preserve">hal-00603232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wedge-type negative index metamaterial at 0.5 THz</w:t>
               </w:r>
@@ -21119,51 +21119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengxiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1-3, </w:t>
@@ -21253,51 +21253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength holes arrayed stacks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, London, UK, United Kingdom</w:t>
@@ -21575,1403 +21575,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk metamaterials at terahertz frequencies : the subwavelength hole stacked arrays approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andreev A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prudnikov I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shkurinov A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574857v1</w:t>
+                <w:t xml:space="preserve">hal-00602655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength hole arrayed stack : towards terahertz high resolution imaging systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474414v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength hole arrayed stacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. pp.432-434</w:t>
+              <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474419v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a full video THz passive imager</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Garet</w:t>
+                <w:t xml:space="preserve">Bulk metamaterials at terahertz frequencies : the subwavelength hole stacked arrays approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602680v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détermination de l'indice effectif : application à un métamatériau uniaxial gaucher térahertz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-wavelength hole arrayed stack : towards terahertz high resolution imaging systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.626-629, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUMC.2009.5296156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480352v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux térahertz sous incidence normale : application à la réfraction négative à partir d'un prisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Soltani</w:t>
+                <w:t xml:space="preserve">Circuit approach for terahertz left-handed sub-wavelength hole arrayed stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.138-139</w:t>
+              <w:t xml:space="preserve">3rd International Congress on Advanced Electromagnetic Materials in Microwaves and Optics, Metamaterials 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. pp.432-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480351v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Designing a full video THz passive imager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ketchazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Radisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Semi Insulating Materials Conference XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vilnius (Lituanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602658v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes de détermination de l'indice effectif : application à un métamatériau uniaxial gaucher térahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengxiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'optoélectronique térahertz : une autre manière d'explorer l'infrarouge lointain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Metz, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.146-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602687v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
+                <w:t xml:space="preserve">Métamatériaux térahertz sous incidence normale : application à la réfraction négative à partir d'un prisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.138-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602655v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gardelein</w:t>
+                <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Windows for low temperature detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Excitation and Propagation of TeraHertz Surface Plasmons Using Grating Couplers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602682v1</w:t>
+                <w:t xml:space="preserve">hal-00602658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ylaamiri Laamiri</w:t>
+                <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Croënne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lheurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
+              <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602679v1</w:t>
+                <w:t xml:space="preserve">hal-00602683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Croënne</w:t>
+                <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylaamiri Laamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulk metamaterials at THz frequencies: the subwavelength hole stacked arrays approach</w:t>
+              <w:t xml:space="preserve">Study of the diffraction by periodic structures for applications in the terahertz range</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602683v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie térahertz d'un métamatériau gaucher constitué d'un empilement de réseaux métalliques sous longueur d'onde</w:t>
               </w:r>
@@ -23310,152 +23310,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie térahertz dans le domaine temporel : détermination des propriétés optiques de matériaux dans l'infrarouge lointain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Laamiri</w:t>
+                <w:t xml:space="preserve">Differentiation of structurally compounds using terahertz spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Malek-Rassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sciences Analytiques (CSA),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, -, Morocco</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394594v1</w:t>
+                <w:t xml:space="preserve">hal-00394590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of structurally compounds using terahertz spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malek-Rassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23470,307 +23470,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infrared and Millimeter Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of structurally compounds using terahertz spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of acoustical phonons by femtosecond laser pulses in GaAs in the presence of external electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Babillote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pezeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pugliese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France, France</w:t>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394590v1</w:t>
+                <w:t xml:space="preserve">hal-00394593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of acoustical phonons by femtosecond laser pulses in GaAs in the presence of external electric field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie térahertz dans le domaine temporel : détermination des propriétés optiques de matériaux dans l'infrarouge lointain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laamiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, -, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sciences Analytiques (CSA),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, -, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394593v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two sporulated bacillus by THz time domain spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Malek-Rassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23942,51 +23942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hertzian Optics and Dielectrics (OHD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24011,51 +24011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding light in segmented waveguides: experimental demonstration on the terahertz domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hynec Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24244,51 +24244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optoélectronique térahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24779,51 +24779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Lasers and Inspection (EUROPTO Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Munich, Germany. pp.335, </w:t>
@@ -24906,77 +24906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical rectification in GaSe crystals pumped from visible to IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongwei Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German TeraHertz Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25158,51 +25158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of Terahertz Time-Domain Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25409,51 +25409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Complex Refractive Index of Materials in the Far-Infrared from Terahertz Time-Domain Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25703,51 +25703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsions électriques femtosecondes:techniques optoélectroniques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26023,51 +26023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes électromagnétiques térahertz- Principes et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26261,51 +26261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufateh Bezziou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalout Imad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04755780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boutemedjet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.486427" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000964" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Demers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2705981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badalov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullaev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezirova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783416010285" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shkurinov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2443562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Dadrasnia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitha Puthukodan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Lamela" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/601059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dadrasnia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamela" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuppam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/370619" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puthukodan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K.T. Vinod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Nguendon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890732" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmok Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Baik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821627" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pavanello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kuppam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798522" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977029v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-M. Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Rivera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Kuppam" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Suszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Ducin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Rivera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977724v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00765524v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028070" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bomba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991310v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samedov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullayev" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmanov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbanovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511540" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamiri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114411" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch .Minot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Minot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00400487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre.V Tishchenko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9KNMG8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek N&#283;mec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ku&#382;el" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.001965" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitaker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UEO.1997.UF10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berniner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981243v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dremers Js" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292783" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014080v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014105v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Patrick" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014045v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018055v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014095v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013909v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009611v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013897v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lalanne-Dera" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasfargues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881303v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914240v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665877" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057170v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797338v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806595v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797339v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soltani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799988v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597141v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Soltani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807139v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807132v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603260v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603236v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603227v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hochheimer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603238v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549946v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612536" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603242v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lheurett" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603203v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603224v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602661v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602659v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296156" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480413v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574857v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474414v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474419v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602680v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ketchazo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardelein" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillermet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radisson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480352v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480351v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602658v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602687v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602682v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602679v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylaamiri Laamiri" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602683v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602677v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602664v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394582v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fromentin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bouffant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maleck-Rassoul" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665772" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394594v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394579v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malek-Rassoul" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394590v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394588v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394585v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186397v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00393093v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynec Nemec" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904222v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904221v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904220v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348077v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.361055" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012325v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Vincent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012292v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vullien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rochefeuille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR241119135215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boufateh Bezziou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukhalout Imad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04742310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Wei Hsu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/sr23704151849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwei Zhai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci-Ling Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04755780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boutemedjet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.486427" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anup Kumar Sahoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Hong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138345" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonnefoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Siragusa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21113692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.421282" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdas Pasiskevicius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Laurell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.438597" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeshan Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2948740" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2019.2914102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosabbah Mushir Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-019-00072-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000964" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800580v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;ly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2805858" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Kato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0463-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700356" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Demers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2017.2705981" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724143v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2017.2750078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Minamide" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Sato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2016.2535244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2490541" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sardarly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badalov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullaev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezirova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783416010285" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009187v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Nazarov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shkurinov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2443562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miyake" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11906/TST.053-069.2014.06.05" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puthukodan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dadrasnia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.K.T. Vinod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Nguendon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.4136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuppam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/370619" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Dadrasnia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujitha Puthukodan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod V. K. Thalakkatukalathil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Lamela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/601059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongmok Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghyun Baik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hofman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Meilhan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simoens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890732" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871905v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lheurette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coutaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821627" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Tedjini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2013.2281742" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-M. Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Rivera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Kuppam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pavanello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Kuppam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanwolleghem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798522" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976081v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meilhan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lalanne-Dera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.004817" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Suszek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Sypek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Ducin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.001464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980196v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sypek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Siemion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980222v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Rivera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00765524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parriaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kampfe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.028070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977485v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag. Siemion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siemon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suszek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bomba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Czerwinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987682v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tedjini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991326v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn. Siemion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991310v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Samedov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdullayev" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmanov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urbanovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991480v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengxiang Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cro&#235;nne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511540" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548689v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carbonell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455994" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laamiri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991807v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3114411" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch .Minot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Todorov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394116v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Minot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991880v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00400487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre.V Tishchenko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parriaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.107.26" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304082" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C9KNMG8T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynek N&#283;mec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ku&#382;el" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.43.001965" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N&#283;mec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ku&#382;el" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1787623" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928589v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aquistapace" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1629387" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992193v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aquistapace" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992213v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19990146" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Whitaker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UEO.1997.UF10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682090v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Rochefeuille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hedegaard Kristensen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107296v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Nastasiu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berniner" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Digulescu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Ioana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2624406" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911205v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trehoult Christophe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lyannaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980830v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909907" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911223v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567523" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632745v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589942v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trehoult" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lyannaz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9566864" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrick Laurell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9542251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628901v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567593" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017120v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623233v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux J.F." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02297202v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873800" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429327v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910837" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436662v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282841v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salhi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017114v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Maher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623200v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Depres" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARFTG.2018.8423835" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009643v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981243v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dremers Js" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2292783" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014176v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015383v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hamdi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASID.2018.8693209" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439855" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014085v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez Philippe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494883" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014186v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laamiri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014080v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009670v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8067260" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014672v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014105v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Patrick" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014069v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014045v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014063v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014164v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014167v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014230v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CADS.2017.8310673" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014053v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800579v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928647" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009757v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013917v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009605v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009631v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009692v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758542" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014095v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013909v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009611v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009697v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758600" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014251v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016495v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02013897v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012455v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012490v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susjek Jaroslaw" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Palka" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Zelazowski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009597v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009740v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009725v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979376v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lalanne-Dera" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gidon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lasfargues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881303v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056884v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raji Sasidharan Nair" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid.2013.6548163" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057180v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979378v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ketchazo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914240v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2013.6665877" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015878v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057170v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979347v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979352v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797338v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806595v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797339v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soltani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807135v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057171v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799988v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597141v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Soltani" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015817v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807139v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807132v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057166v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Garet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603260v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603236v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lippens" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603227v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hochheimer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salardy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603238v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549946v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612536" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015051v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deepu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603242v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lheurett" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603224v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603232v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549945v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2010.5612552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602661v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602659v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUMC.2009.5296156" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480413v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602682v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardelein" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602687v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574857v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474414v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474419v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602680v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ketchazo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillermet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Radisson" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480352v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480351v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602658v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602683v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602679v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylaamiri Laamiri" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602677v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602664v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394582v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fromentin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Bouffant" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maleck-Rassoul" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2008.4665772" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394590v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malek-Rassoul" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394579v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394593v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babillote" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pezeril" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pugliese" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394594v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394588v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394585v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186397v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00393093v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hynec Nemec" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992647v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eusebe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148754v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Roux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904222v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904221v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904220v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348077v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.361055" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695000v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02301442v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012325v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallace Vincent" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393993v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Breuil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crozat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demaison" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66348" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992792v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012381v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473506v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/systemes-femtosecondes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994207v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nair Deepu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02012292v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>