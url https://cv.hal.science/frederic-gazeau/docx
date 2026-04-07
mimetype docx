--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,2466 +100,2466 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline mineral dissolution can impair embryonic development in the Pacific oyster ( &amp;lt;i&amp;gt;Magallana gigas&amp;lt;/i&amp;gt; ), raising caution for ocean alkalinity enhancement</w:t>
+                <w:t xml:space="preserve">Scientific evidence does not support oyster farming as a marine carbon dioxide removal strategy for climate mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Ducoulombier</w:t>
+                <w:t xml:space="preserve">Philip W Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Koechlin</w:t>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 83 (2), pp.fsag011. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsag011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2533459123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523139v1</w:t>
+                <w:t xml:space="preserve">hal-05532161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific evidence does not support oyster farming as a marine carbon dioxide removal strategy for climate mitigation</w:t>
+                <w:t xml:space="preserve">Alkaline mineral dissolution can impair embryonic development in the Pacific oyster ( &amp;lt;i&amp;gt;Magallana gigas&amp;lt;/i&amp;gt; ), raising caution for ocean alkalinity enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip W Boyd</w:t>
+                <w:t xml:space="preserve">Luna Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Hugo Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cale A Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 123, </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83 (2), pp.fsag011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2533459123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsag011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05532161v1</w:t>
+                <w:t xml:space="preserve">hal-05523139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐Term Exposure of Bivalves to Ocean Acidification and Warming Under Ecologically‐Realistic Conditions Reveals Risks for Aquaculture by 2050 in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Bivalve Farming Is Not a CO$_2$ Sink: From Myth to Legend, Where Is Science?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Richard</w:t>
+                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025EF005992⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.e70067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415255v1</w:t>
+                <w:t xml:space="preserve">hal-05180035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food availability, but not tidal emersion, influences the combined effects of ocean acidification and warming on oyster physiological performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 604, pp.742459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food availability, but not tidal emersion, influences the combined effects of ocean acidification and warming on oyster physiological performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fatty acid response of calcifying benthic Antarctic species to ocean acidification and warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Servetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Aranzamendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastón Alurralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742459⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.118111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028282v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivalve Farming Is Not a CO$_2$ Sink: From Myth to Legend, Where Is Science?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Metian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.e70067. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/raq.70067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180035v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐Term Exposure of Bivalves to Ocean Acidification and Warming Under Ecologically‐Realistic Conditions Reveals Risks for Aquaculture by 2050 in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+                <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale Miller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Rémi Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025EF005992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103984v1</w:t>
+                <w:t xml:space="preserve">hal-05415255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid response of calcifying benthic Antarctic species to ocean acidification and warming</w:t>
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Servetto</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleen de Troch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla de Aranzamendi</w:t>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Alurralde</w:t>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 217, pp.118111. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061189v1</w:t>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cale Miller</w:t>
+                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale A Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713807v1</w:t>
+                <w:t xml:space="preserve">hal-04564045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Richard</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650917v1</w:t>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An update of data compilation on the biological response to ocean acidification and overview of the OA-ICC data portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Galdino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.3771-3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-3771-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-04679551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French coastal network for carbonate system monitoring: the CocoriCO2 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (4), pp.1667-1688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-1667-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale Miller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+                <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628973v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Metian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04661679v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of data compilation on the biological response to ocean acidification and overview of the OA-ICC data portal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), pp.3771-3780. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-3771-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679551v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753036v2</w:t>
+                <w:t xml:space="preserve">hal-04661679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cale A Miller</w:t>
+                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 930, pp.172571. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.315-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564045v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Marc Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (20), pp.4605-4620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+                <w:t xml:space="preserve">hal-04753036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,51 +2783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shallow hydrothermal fluid release on the functioning of phytoplankton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Portlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,732 +2898,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history traits in the Pacific oyster Crassostrea gigas are robust to ocean acidification under two thermal regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Appolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac195⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.3333-3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842372v1</w:t>
+                <w:t xml:space="preserve">hal-03759707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.1303-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03727514v1</w:t>
+                <w:t xml:space="preserve">insu-03636650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831187v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636650v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Life-history traits in the Pacific oyster Crassostrea gigas are robust to ocean acidification under two thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (10), pp.3333-3348. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (10), pp.2614-2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759707v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3668,325 +3668,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than local adaptation: high diversity of response to seawater acidification in seven coral species from the same assemblage in French Polynesia</w:t>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Godefroid</w:t>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Arçuby</w:t>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lacube</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025315421000618⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367932v1</w:t>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More than local adaptation: high diversity of response to seawater acidification in seven coral species from the same assemblage in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+                <w:t xml:space="preserve">Robin Arçuby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Foliot</w:t>
+                <w:t xml:space="preserve">Yann Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Douville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Benoit Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0025315421000618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Marañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
@@ -4076,90 +4076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4204,295 +4204,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t>
+                <w:t xml:space="preserve">Does Ocean Acidification Benefit Seagrasses in a Mesohaline Environment? A Mesocosm Experiment in the Northern Gulf of Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Gómez Batista</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Metian</w:t>
+                <w:t xml:space="preserve">L. Guerrero-Meseguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Oberhänsli</w:t>
+                <w:t xml:space="preserve">T. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">C. Sanz-Lázaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Swarzenski</w:t>
+                <w:t xml:space="preserve">S. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Enzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (6), pp.1377-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-020-00720-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502639v1</w:t>
+                <w:t xml:space="preserve">hal-02991643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Ocean Acidification Benefit Seagrasses in a Mesohaline Environment? A Mesocosm Experiment in the Northern Gulf of Mexico</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cox</w:t>
+                <w:t xml:space="preserve">Miguel Gómez Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sanz-Lázaro</w:t>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmid</w:t>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Enzor</w:t>
+                <w:t xml:space="preserve">Peter Swarzenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (6), pp.1377-1393. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12237-020-00720-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991643v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification affects calcareous tube growth in adults and reared offspring of serpulid polychaetes</w:t>
               </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Díaz-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Erin Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Fitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,2509 +4740,2509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the mediterranean sea&amp;quot; [Estuar. Coast shelf sci. 186 (2017) 125-138]</w:t>
+                <w:t xml:space="preserve">Atmospheric nutrients in seawater under current and high p CO 2 conditions after Saharan dust deposition: Results from three minicosm experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Celussi</w:t>
+                <w:t xml:space="preserve">J. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Malfatti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.027⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661733v1</w:t>
+                <w:t xml:space="preserve">hal-03334149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ocean acidification on the biogeochemistry and meiofaunal assemblage of carbonate-rich sediments: Results from core incubations (Bay of Villefranche, NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the mediterranean sea&amp;quot; [Estuar. Coast shelf sci. 186 (2017) 125-138]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Celussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Rassmann</w:t>
+                <w:t xml:space="preserve">Franzo Annalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lansard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.316-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336459v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric nutrients in seawater under current and high p CO 2 conditions after Saharan dust deposition: Results from three minicosm experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ocean acidification on the biogeochemistry and meiofaunal assemblage of carbonate-rich sediments: Results from core incubations (Bay of Villefranche, NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Laurence Guidi-Guilvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.40-49. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.102-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334149v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franzo Annalisa</w:t>
+                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.411-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991964v1</w:t>
+                <w:t xml:space="preserve">hal-01534516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO 2 enrichment on epibiont settlement on artificial substrata within a Posidonia oceanica meadow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alliouane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629341v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccolithophore community response to increasing pCO2 in Mediterranean oligotrophic waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First mesocosm experiments to study the impacts of ocean acidification on plankton communities in the NW Mediterranean Sea (MedSeA project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Maria Oviedo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Dellisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.58-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992587v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of transparent exopolymeric particles and their precursors during a mesocosm experiment: Impact of ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186, pp.112-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification and viral replication cycles: Frequency of lytically infected and lysogenic cells during a mesocosm experiment in the NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coccolithophore community response to increasing pCO2 in Mediterranean oligotrophic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maria Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Tsiola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.139-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03334397v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Cox</w:t>
+                <w:t xml:space="preserve">M. Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164 (5), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Maugendre</w:t>
+                <w:t xml:space="preserve">Ocean acidification and viral replication cycles: Frequency of lytically infected and lysogenic cells during a mesocosm experiment in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Tsiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401698v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification impacts on nitrogen fixation in the coastal western Mediterranean Sea</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Celussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franzo Annalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.45-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.020⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334111v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Gaubert</w:t>
+                <w:t xml:space="preserve">Effects of in situ CO 2 enrichment on epibiont settlement on artificial substrata within a Posidonia oceanica meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Díaz-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mahacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 497, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132907v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepod response to ocean acidification in a low nutrient-low chlorophyll environment in the NW Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Marro</w:t>
+                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Dellisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.152-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.06.030⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334402v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification impacts on nitrogen fixation in the coastal western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Al-Moosawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.30-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254357v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. van Oevelen</w:t>
+                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252022v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Copepod response to ocean acidification in a low nutrient-low chlorophyll environment in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zervoudaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krasakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Moutsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Protopapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171980⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473928v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.1-10. </w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436273v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mousseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Oevelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534516v1</w:t>
+                <w:t xml:space="preserve">hal-01252022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mesocosm experiments to study the impacts of ocean acidification on plankton communities in the NW Mediterranean Sea (MedSeA project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.11-29. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0171980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320777v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on structural characteristics, photosynthesis, and growth of the Mediterranean seagrass &amp;lt;i&amp;gt;Posidonia oceanica&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Erin Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris E. Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,77 +7332,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A.L.D. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine Cinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -7434,1078 +7434,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ocean acidification on Posidonia oceanica epiphytic community and shoot productivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of Mediterranean Bivalve Mollusc Aquaculture to Climate Change, Ocean Acidification, and Other Environmental Pressures: Findings from a Producer Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Schenone</w:t>
+                <w:t xml:space="preserve">Luís Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Delille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Jeroen Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (3), pp.1161-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2983/035.034.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334124v1</w:t>
+                <w:t xml:space="preserve">hal-03334122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ocean warming and acidification on a plankton community in the NW Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the alkalinity and calcium anomaly techniques to estimate rates of net calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Urbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu161⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334805v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary marine aerosol emissions from the Mediterranean Sea during pre-bloom and oligotrophic conditions: correlations to seawater chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; from a mesocosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William M. Landing</w:t>
+                <w:t xml:space="preserve">Effects of ocean acidification on Posidonia oceanica epiphytic community and shoot productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Schenone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Díaz-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.1594-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-7961-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206664v1</w:t>
+                <w:t xml:space="preserve">hal-03334124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the alkalinity and calcium anomaly techniques to estimate rates of net calcification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ocean warming and acidification on a plankton community in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11287⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1744-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334364v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Mediterranean Bivalve Mollusc Aquaculture to Climate Change, Ocean Acidification, and Other Environmental Pressures: Findings from a Producer Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary marine aerosol emissions from the Mediterranean Sea during pre-bloom and oligotrophic conditions: correlations to seawater chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; from a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Rodrigues</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Bergh</w:t>
+                <w:t xml:space="preserve">Eija Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Massa</w:t>
+                <w:t xml:space="preserve">Alina M. Ebling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Theodorou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+                <w:t xml:space="preserve">William M. Landing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (3), pp.1161-1176. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (14), pp.7961-7976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2983/035.034.0341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-7961-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334122v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Ocean Acidification on Sediment Processes in Shallow Waters of the Arctic Ocean</w:t>
+                <w:t xml:space="preserve">Free-ocean CO 2 enrichment (FOCE) systems: present status and future developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Kirkwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094068⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (15), pp.4057-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4057-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358325v1</w:t>
+                <w:t xml:space="preserve">hal-01109557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ocean acidification and warming on the Mediterranean mussel (Mytilus galloprovincialis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lã³pez Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2014.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-ocean CO 2 enrichment (FOCE) systems: present status and future developments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W Kirkwood</w:t>
+                <w:t xml:space="preserve">Impacts of Ocean Acidification on Sediment Processes in Shallow Waters of the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Barry</w:t>
+                <w:t xml:space="preserve">Pieter van Rijswijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Cox</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (15), pp.4057-4075. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4057-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109557v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascading Effects of Ocean Acidification in a Rocky Subtidal Community</w:t>
               </w:r>
@@ -8530,51 +8530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Chiantore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Mangialajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8619,360 +8619,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Complex Effects of Ecosystem Engineer Loss on Benthic Ecosystem Response to Detrital Macroalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Gribsholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Di Santo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255951v1</w:t>
+                <w:t xml:space="preserve">hal-03033257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Effects of Ecosystem Engineer Loss on Benthic Ecosystem Response to Detrital Macroalgae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Britta Gribsholt</w:t>
+                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Di Santo</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Middelburg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66650. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033257v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9035,64 +9035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Carbonate Chemistry Alteration on the Early Embryonic Development of the Pacific Oyster (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervyn Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9169,51 +9169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ocean acidification on the early life stages of the blue mussel &lt;i&gt;Mytilus edulis&lt;/i&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9303,64 +9303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic primary production in estuaries: comparison of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Loijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9437,103 +9437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of elevated CO 2 on shellfish calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (7), </w:t>
@@ -9757,51 +9757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (3), pp.375-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9848,51 +9848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time series of the partial pressure of carbon dioxide (2001-2004) and preliminary inorganic carbon budget in the Scheldt plume (Belgian coastal waters)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claar van Der Zee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9959,429 +9959,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic and whole system metabolism in a nutrient-rich estuary (the Scheldt estuary)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02696016⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2-43-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334335v1</w:t>
+                <w:t xml:space="preserve">hal-00330308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net ecosystem metabolism in a micro-tidal estuary (Randers Fjord, Denmark): evaluation of methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planktonic and whole system metabolism in a nutrient-rich estuary (the Scheldt estuary)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N Iversen</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps301023⟩</w:t>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (6), pp.868-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02696016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334315v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Net ecosystem metabolism in a micro-tidal estuary (Randers Fjord, Denmark): evaluation of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Duarte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">C Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barrón</w:t>
+                <w:t xml:space="preserve">Cm Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Navarro</w:t>
+                <w:t xml:space="preserve">N Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (1), pp.43-60. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 301, pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-2-43-2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps301023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330308v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the gas transfer velocity of CO2 in a macrotidal estuary (the Scheldt)</w:t>
               </w:r>
@@ -10406,51 +10406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrón-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10540,51 +10540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaöl Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10635,103 +10635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European coastal zone: characterization and first assessment of ecosystem metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frankignoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 60 (4), pp.673-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10803,51 +10803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lencart-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10949,112 +10949,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution of thiol and humic substances during the 2019 TONGA Cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Portlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Riso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLAS seminar II: Atmospheric deposition and ocean biogeochemistry: in situ observation, processes studies and modeling approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957227v1</w:t>
+                <w:t xml:space="preserve">hal-03957373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11063,301 +11119,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shellfish farming in a high-CO2 world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on the Ocean in a High-CO2 World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">SOLAS seminar II: Atmospheric deposition and ocean biogeochemistry: in situ observation, processes studies and modeling approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957237v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of thiol and humic substances during the 2019 TONGA Cruise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shellfish farming in a high-CO2 world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">5th International Symposium on the Ocean in a High-CO2 World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957373v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithogenic carbon pump”: toward a quantification to its contribution to POC export in the ocean</w:t>
               </w:r>
@@ -11369,64 +11369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11490,234 +11490,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Stolpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957216v1</w:t>
+                <w:t xml:space="preserve">hal-03945042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945042v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11748,51 +11748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification. Understanding the effects, exploring the solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4063-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11832,51 +11832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acidification des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3782-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11929,437 +11929,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: An Autonomous Flow through Salinity and Temperature Perturbation Mesocosm System for Multi-stressor Experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benthic diversity along an Arctic fjord: which are the key factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240387v1</w:t>
+                <w:t xml:space="preserve">hal-04263701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+                <w:t xml:space="preserve">Technical Note: An Autonomous Flow through Salinity and Temperature Perturbation Mesocosm System for Multi-stressor Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292696v1</w:t>
+                <w:t xml:space="preserve">hal-04240387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diversity along an Arctic fjord: which are the key factors?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04263701v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12398,90 +12398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonate chemistry manipulations on calcification, respiration, and excretion of a Mediterranean pteropod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12512,90 +12512,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12649,51 +12649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of the coastal ocean, from the local scale (Scheldt estuary, Randers Fjord and Palma bay) to the European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université Pierre &amp; Marie Curie - Paris 6; Université de Liège, 2004. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004PA066130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12752,51 +12752,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements environnementaux sur les organismes et communautés benthiques et pélagiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Sorbonne Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12983,51 +12983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523139v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Ducoulombier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Villeneuve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EF005992" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05028282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742459" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Servetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Troch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Aranzamendi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alurralde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Galdino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schindler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3771-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godefroid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ar&#231;uby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315421000618" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991643v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Meseguer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cox" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz-L&#225;zaro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Enzor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00720-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661733v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franzo Annalisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rassmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.05.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991964v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.08.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Oviedo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsiola" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Pitta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9SDVNP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rees" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Al-Moosawi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334402v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zervoudaki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasakopoulou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutsopoulos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protopapa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.06.030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.L.D. Nunes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2015.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334364v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urbini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Cox" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alliouane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gattuso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11287" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334122v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Rodrigues" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bergh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Theodorou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0341" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358325v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094068" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334168v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#227;&#179;pez Correa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00062" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033257v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gribsholt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Santo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066650" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Borges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Schiettecatte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claar van Der Zee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001161" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferr&#243;n-Smith" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02907647" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334279v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#246;l Abril" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.5.1630" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033559v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Nunes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Ferreira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lencart-Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00398-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57PHRTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957227v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957237v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4063-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345040v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3782-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA066130" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957427v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Ducoulombier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05028282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Servetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Troch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Aranzamendi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alurralde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Villeneuve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EF005992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Galdino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schindler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3771-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godefroid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ar&#231;uby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315421000618" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Meseguer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz-L&#225;zaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Enzor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00720-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franzo Annalisa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rassmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.05.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991944v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Oviedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsiola" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Pitta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9SDVNP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rees" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Al-Moosawi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zervoudaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasakopoulou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutsopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protopapa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.06.030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.L.D. Nunes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2015.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334122v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Rodrigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bergh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Theodorou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0341" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urbini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Cox" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alliouane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gattuso" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334168v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#227;&#179;pez Correa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358325v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094068" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033257v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gribsholt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Santo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066650" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Borges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Schiettecatte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claar van Der Zee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001161" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferr&#243;n-Smith" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02907647" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334279v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#246;l Abril" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.5.1630" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033559v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Nunes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Ferreira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lencart-Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00398-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57PHRTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957227v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957237v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4063-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345040v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3782-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA066130" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957427v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>