--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1428,961 +1428,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of data compilation on the biological response to ocean acidification and overview of the OA-ICC data portal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Yang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-3771-2024⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679551v1</w:t>
+                <w:t xml:space="preserve">hal-04650917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French coastal network for carbonate system monitoring: the CocoriCO2 dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-1667-2024⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553461v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Richard</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650917v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An update of data compilation on the biological response to ocean acidification and overview of the OA-ICC data portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Galdino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.3771-3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-3771-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">French coastal network for carbonate system monitoring: the CocoriCO2 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1667-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-1667-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713807v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661679v1</w:t>
+                <w:t xml:space="preserve">hal-04628973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (1), pp.315-333. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04628973v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2898,732 +2898,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life-history traits in the Pacific oyster Crassostrea gigas are robust to ocean acidification under two thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (10), pp.2614-2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759707v1</w:t>
+                <w:t xml:space="preserve">hal-03842372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Appolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.3333-3348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03636650v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.1303-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727514v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03636650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 219, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history traits in the Pacific oyster Crassostrea gigas are robust to ocean acidification under two thermal regimes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (10), pp.2614-2629. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.e2022GB007363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GB007363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842372v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3668,429 +3668,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
+                <w:t xml:space="preserve">More than local adaptation: high diversity of response to seawater acidification in seven coral species from the same assemblage in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+                <w:t xml:space="preserve">Mathilde Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Foliot</w:t>
+                <w:t xml:space="preserve">Robin Arçuby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Douville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Yann Lacube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315421000618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+                <w:t xml:space="preserve">hal-03367932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than local adaptation: high diversity of response to seawater acidification in seven coral species from the same assemblage in French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Godefroid</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Arçuby</w:t>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lacube</w:t>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Espiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0025315421000618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367932v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388561v1</w:t>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
               </w:r>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,395 +5493,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transparent exopolymeric particles and their precursors during a mesocosm experiment: Impact of ocean acidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991944v1</w:t>
+                <w:t xml:space="preserve">hal-01520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coccolithophore community response to increasing pCO2 in Mediterranean oligotrophic waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Maria Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186, pp.58-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. E. Cox</w:t>
+                <w:t xml:space="preserve">Dynamics of transparent exopolymeric particles and their precursors during a mesocosm experiment: Impact of ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Déniel</w:t>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Legrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 164 (5), pp.103. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.112-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520318v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification and viral replication cycles: Frequency of lytically infected and lysogenic cells during a mesocosm experiment in the NW Mediterranean Sea</w:t>
               </w:r>
@@ -5919,51 +5919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186, pp.139-151. </w:t>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.E. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Díaz-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,217 +6275,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Maugendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">P. Pitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Poulton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Gaubert</w:t>
+                <w:t xml:space="preserve">A. Tsiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132907v1</w:t>
+                <w:t xml:space="preserve">hal-01401698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification impacts on nitrogen fixation in the coastal western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Al-Moosawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6494,625 +6494,625 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186, pp.45-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sallon</w:t>
+                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Poulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pitta</w:t>
+                <w:t xml:space="preserve">W Dellisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsiola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Maugendre</w:t>
+                <w:t xml:space="preserve">M Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401698v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepod response to ocean acidification in a low nutrient-low chlorophyll environment in the NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zervoudaki</w:t>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Krasakopoulou</w:t>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moutsopoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Marro</w:t>
+                <w:t xml:space="preserve">D. van Oevelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.152-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.06.030⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334402v1</w:t>
+                <w:t xml:space="preserve">hal-01252022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186 (A), pp.30-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Copepod response to ocean acidification in a low nutrient-low chlorophyll environment in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zervoudaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krasakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Kluijver</w:t>
+                <w:t xml:space="preserve">T. Moutsopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Soetaert</w:t>
+                <w:t xml:space="preserve">M. Protopapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. van Oevelen</w:t>
+                <w:t xml:space="preserve">S. Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.152-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252022v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,51 +7332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo A.L.D. Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine Cinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7492,51 +7492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (3), pp.1161-1176. </w:t>
@@ -7877,64 +7877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Kluijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (6), pp.1744-1755. </w:t>
@@ -8619,291 +8619,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Effects of Ecosystem Engineer Loss on Benthic Ecosystem Response to Detrital Macroalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rossi</w:t>
+                <w:t xml:space="preserve">Laura M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Gribsholt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066650⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033257v1</w:t>
+                <w:t xml:space="preserve">hal-01255951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Effects of Ecosystem Engineer Loss on Benthic Ecosystem Response to Detrital Macroalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Gribsholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M. Parker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Valentina Di Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255951v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
@@ -9316,51 +9316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planktonic primary production in estuaries: comparison of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Loijens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,51 +9489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (7), </w:t>
@@ -10125,51 +10125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Middelburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11074,221 +11074,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">SOLAS seminar II: Atmospheric deposition and ocean biogeochemistry: in situ observation, processes studies and modeling approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957348v1</w:t>
+                <w:t xml:space="preserve">hal-03957227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLAS seminar II: Atmospheric deposition and ocean biogeochemistry: in situ observation, processes studies and modeling approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957227v1</w:t>
+                <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shellfish farming in a high-CO2 world</w:t>
               </w:r>
@@ -11382,51 +11382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11490,234 +11490,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
+                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945042v1</w:t>
+                <w:t xml:space="preserve">hal-03957216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
+                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Stolpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957216v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11895,104 +11895,263 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diversity along an Arctic fjord: which are the key factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12004,73 +12163,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: An Autonomous Flow through Salinity and Temperature Perturbation Mesocosm System for Multi-stressor Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12079,156 +12238,156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12240,310 +12399,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonate chemistry manipulations on calcification, respiration, and excretion of a Mediterranean pteropod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12581,51 +12740,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12635,100 +12794,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of the coastal ocean, from the local scale (Scheldt estuary, Randers Fjord and Palma bay) to the European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université Pierre &amp; Marie Curie - Paris 6; Université de Liège, 2004. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004PA066130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03957452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12738,105 +12897,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements environnementaux sur les organismes et communautés benthiques et pélagiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Sorbonne Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03957427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId432"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12983,51 +13142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Ducoulombier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05028282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Servetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Troch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Aranzamendi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alurralde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Villeneuve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EF005992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Galdino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schindler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3771-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godefroid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ar&#231;uby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315421000618" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Meseguer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz-L&#225;zaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Enzor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00720-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franzo Annalisa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rassmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.05.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991944v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Oviedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsiola" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Pitta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9SDVNP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334111v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rees" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Al-Moosawi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334402v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zervoudaki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasakopoulou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutsopoulos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protopapa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.06.030" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.L.D. Nunes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2015.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334122v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Rodrigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bergh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Theodorou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0341" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urbini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Cox" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alliouane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gattuso" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334168v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#227;&#179;pez Correa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358325v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094068" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033257v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gribsholt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Santo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066650" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Borges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Schiettecatte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claar van Der Zee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001161" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferr&#243;n-Smith" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02907647" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334279v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#246;l Abril" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.5.1630" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033559v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Nunes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Ferreira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lencart-Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00398-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57PHRTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957227v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957237v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4063-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345040v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3782-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA066130" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957427v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Ducoulombier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05028282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Servetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Troch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Aranzamendi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alurralde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Villeneuve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EF005992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Galdino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schindler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3771-2024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godefroid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ar&#231;uby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315421000618" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Meseguer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz-L&#225;zaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Enzor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00720-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franzo Annalisa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rassmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.05.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Oviedo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsiola" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Pitta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9SDVNP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rees" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Al-Moosawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zervoudaki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasakopoulou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutsopoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protopapa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.06.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.L.D. Nunes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2015.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334122v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Rodrigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bergh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Theodorou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0341" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urbini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Cox" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alliouane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gattuso" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334168v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#227;&#179;pez Correa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358325v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094068" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033257v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gribsholt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Santo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066650" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Borges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Schiettecatte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claar van Der Zee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001161" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferr&#243;n-Smith" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02907647" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334279v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#246;l Abril" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.5.1630" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033559v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Nunes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Ferreira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lencart-Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00398-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57PHRTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957227v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957237v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4063-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345040v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3782-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957452v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA066130" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>