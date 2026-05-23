--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3249 +234,3236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline mineral dissolution can impair embryonic development in the Pacific oyster ( &amp;lt;i&amp;gt;Magallana gigas&amp;lt;/i&amp;gt; ), raising caution for ocean alkalinity enhancement</w:t>
+                <w:t xml:space="preserve">A system-based analysis of carbon fluxes shows that bivalve aquaculture cannot be considered a marine carbon dioxide removal strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Ducoulombier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Koechlin</w:t>
+                <w:t xml:space="preserve">Phillip Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cale A Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 83 (2), pp.fsag011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsag011⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 83 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsag073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523139v1</w:t>
+                <w:t xml:space="preserve">hal-05613411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bivalve Farming Is Not a CO$_2$ Sink: From Myth to Legend, Where Is Science?</w:t>
+                <w:t xml:space="preserve">Alkaline mineral dissolution can impair embryonic development in the Pacific oyster ( &amp;lt;i&amp;gt;Magallana gigas&amp;lt;/i&amp;gt; ), raising caution for ocean alkalinity enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Cale A Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.70067⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83 (2), pp.fsag011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsag011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180035v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food availability, but not tidal emersion, influences the combined effects of ocean acidification and warming on oyster physiological performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Caillon</w:t>
+                <w:t xml:space="preserve">Elodie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 604, pp.742459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid response of calcifying benthic Antarctic species to ocean acidification and warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bivalve Farming Is Not a CO$_2$ Sink: From Myth to Legend, Where Is Science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Servetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marleen de Troch</w:t>
+                <w:t xml:space="preserve">Marc Metian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118111⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.e70067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.70067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061189v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐Term Exposure of Bivalves to Ocean Acidification and Warming Under Ecologically‐Realistic Conditions Reveals Risks for Aquaculture by 2050 in the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+                <w:t xml:space="preserve">Fatty acid response of calcifying benthic Antarctic species to ocean acidification and warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Servetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Aranzamendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Richard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
+                <w:t xml:space="preserve">Gastón Alurralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025EF005992⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.118111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415255v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐Term Exposure of Bivalves to Ocean Acidification and Warming Under Ecologically‐Realistic Conditions Reveals Risks for Aquaculture by 2050 in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Rémi Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025EF005992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564045v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale A Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Richard</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650917v1</w:t>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cale Miller</w:t>
+                <w:t xml:space="preserve">An update of data compilation on the biological response to ocean acidification and overview of the OA-ICC data portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Galdino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.3771-3780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-3771-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713807v1</w:t>
+                <w:t xml:space="preserve">hal-04679551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of data compilation on the biological response to ocean acidification and overview of the OA-ICC data portal</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-3771-2024⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679551v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French coastal network for carbonate system monitoring: the CocoriCO2 dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-1667-2024⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553461v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04628973v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the myth: Bivalve farming is not a CO$_2$ sink</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12954⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04661679v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cale Miller</w:t>
+                <w:t xml:space="preserve">French coastal network for carbonate system monitoring: the CocoriCO2 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Meynadier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (20), pp.4605-4620. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.1667-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-1667-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753036v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Tilliette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maryline Montanes</w:t>
+                <w:t xml:space="preserve">Marc Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (20), pp.4605-4620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320412v1</w:t>
+                <w:t xml:space="preserve">hal-04753036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant Impact of Hydrothermalism on the Biogeochemical Signature of Sinking and Sedimented Particles in the Lau Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JC019828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172298v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shallow hydrothermal fluid release on the functioning of phytoplankton communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Natural iron fertilization by shallow hydrothermal sources fuels diazotroph blooms in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Portlock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1082077⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 380 (6647), pp.812-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abq4654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123329v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history traits in the Pacific oyster Crassostrea gigas are robust to ocean acidification under two thermal regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+                <w:t xml:space="preserve">Influence of shallow hydrothermal fluid release on the functioning of phytoplankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Portlock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac195⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1082077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842372v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting tolerance to ocean acidification: Insights from a new framework combining physiological and molecular tipping points of Pacific oyster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Poi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Appolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (10), pp.3333-3348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.16101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust addition on the microbial food web under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19, pp.1303-1319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-19-1303-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03636650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Life-history traits in the Pacific oyster Crassostrea gigas are robust to ocean acidification under two thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219, </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (10), pp.2614-2629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831187v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved Iron Patterns Impacted by Shallow Hydrothermal Sources Along a Transect Through the Tonga‐Kermadec Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,7044 +3521,7027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
+                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anais Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853645v2</w:t>
+                <w:t xml:space="preserve">hal-03831187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than local adaptation: high diversity of response to seawater acidification in seven coral species from the same assemblage in French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N2 fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dinasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Hallstrøm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Godefroid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sam Dupont</w:t>
+                <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025315421000618⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.415-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-415-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367932v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388561v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More than local adaptation: high diversity of response to seawater acidification in seven coral species from the same assemblage in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Arçuby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lacube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Benoit Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025315421000618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
+                <w:t xml:space="preserve">Impact of dust addition on the metabolism of Mediterranean plankton communities and carbon export under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Marañón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pérez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (19), pp.5423-5446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5423-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342476v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Ocean Acidification Benefit Seagrasses in a Mesohaline Environment? A Mesocosm Experiment in the Northern Gulf of Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature: an experimental overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guerrero-Meseguer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Enzor</w:t>
+                <w:t xml:space="preserve">Christian Stolpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12237-020-00720-5⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.5011-5034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-5011-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991643v1</w:t>
+                <w:t xml:space="preserve">hal-03342476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Ocean Acidification Benefit Seagrasses in a Mesohaline Environment? A Mesocosm Experiment in the Northern Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guerrero-Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sanz-Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Gómez Batista</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Swarzenski</w:t>
+                <w:t xml:space="preserve">L. Enzor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (6), pp.1377-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12237-020-00720-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502639v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification affects calcareous tube growth in adults and reared offspring of serpulid polychaetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of four methods to estimate coral calcification under various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Gómez Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oberhänsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Díaz-Castañeda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Delille</w:t>
+                <w:t xml:space="preserve">Peter Swarzenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.196543⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.887-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-887-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330604v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Ocean CO2 Enrichment (FOCE) experiments: Scientific and technical recommendations for future in situ ocean acidification projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean acidification affects calcareous tube growth in adults and reared offspring of serpulid polychaetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Díaz-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Fitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Stark</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Erin Cox</w:t>
+                <w:t xml:space="preserve">Jérémy Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (13), pp.jeb196543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.196543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332356v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric nutrients in seawater under current and high p CO 2 conditions after Saharan dust deposition: Results from three minicosm experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Ocean CO2 Enrichment (FOCE) experiments: Scientific and technical recommendations for future in situ ocean acidification projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Peltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Louis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Queirós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 163, pp.40-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 172, pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334149v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the mediterranean sea&amp;quot; [Estuar. Coast shelf sci. 186 (2017) 125-138]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric nutrients in seawater under current and high p CO 2 conditions after Saharan dust deposition: Results from three minicosm experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Celussi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.027⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661733v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ocean acidification on the biogeochemistry and meiofaunal assemblage of carbonate-rich sediments: Results from core incubations (Bay of Villefranche, NW Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the mediterranean sea&amp;quot; [Estuar. Coast shelf sci. 186 (2017) 125-138]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Celussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franzo Annalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Rassmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.316-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336459v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of ocean acidification on the biogeochemistry and meiofaunal assemblage of carbonate-rich sediments: Results from core incubations (Bay of Villefranche, NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guidi-Guilvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203, pp.102-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534516v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification in the Mediterranean Sea: pelagic mesocosm experiments. A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186 (A), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mesocosm experiments to study the impacts of ocean acidification on plankton communities in the NW Mediterranean Sea (MedSeA project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal ocean acidification and increasing total alkalinity in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kapsenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sallon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.014⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), pp.411-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-13-411-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320777v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First mesocosm experiments to study the impacts of ocean acidification on plankton communities in the NW Mediterranean Sea (MedSeA project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. E. Cox</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Legrand</w:t>
+                <w:t xml:space="preserve">W. Dellisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.11-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520318v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccolithophore community response to increasing pCO2 in Mediterranean oligotrophic waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on Posidonia oceanica epiphytic community composition and mineralogy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Maria Oviedo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (5), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-017-3136-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992587v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of transparent exopolymeric particles and their precursors during a mesocosm experiment: Impact of ocean acidification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Coccolithophore community response to increasing pCO2 in Mediterranean oligotrophic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Maria Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.112-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991944v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification and viral replication cycles: Frequency of lytically infected and lysogenic cells during a mesocosm experiment in the NW Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of transparent exopolymeric particles and their precursors during a mesocosm experiment: Impact of ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Kerros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Tsiola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.139-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03334397v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the Mediterranean Sea</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification and viral replication cycles: Frequency of lytically infected and lysogenic cells during a mesocosm experiment in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Tsiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Giannakourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.125-138. </w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991964v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO 2 enrichment on epibiont settlement on artificial substrata within a Posidonia oceanica meadow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mahacek</w:t>
+                <w:t xml:space="preserve">Ocean acidification effect on prokaryotic metabolism tested in two diverse trophic regimes in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Celussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franzo Annalisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Giannakourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629341v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Sallon</w:t>
+                <w:t xml:space="preserve">Effects of in situ CO 2 enrichment on epibiont settlement on artificial substrata within a Posidonia oceanica meadow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Díaz-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pitta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Maugendre</w:t>
+                <w:t xml:space="preserve">P. Mahacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 497, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401698v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification impacts on nitrogen fixation in the coastal western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Rees</w:t>
+                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendra Turk-Kubo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisa Al-Moosawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 186, pp.45-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited impact of ocean acidification on phytoplankton community structure and carbon export in an oligotrophic environment: Results from two short-term mesocosm studies in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Maugendre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Gaubert</w:t>
+                <w:t xml:space="preserve">A. Tsiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.72-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132907v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">No detectable effect of ocean acidification on plankton metabolism in the NW oligotrophic Mediterranean Sea: results from two mesocosm studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Dellisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Kluijver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. van Oevelen</w:t>
+                <w:t xml:space="preserve">M Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252022v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copepod response to ocean acidification in a low nutrient-low chlorophyll environment in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zervoudaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krasakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Louis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Moutsopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Protopapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186 (A), pp.30-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.015⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186, pp.152-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.06.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254357v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copepod response to ocean acidification in a low nutrient-low chlorophyll environment in the NW Mediterranean Sea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient dynamics under different ocean acidification scenarios in a low nutrient low chlorophyll system: the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moutsopoulos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 186, pp.152-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.06.030⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334402v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon-13 labelling shows no effect of ocean acidification on carbon transfer in Mediterranean plankton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Oevelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171980⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (A), pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2015.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473928v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on structural characteristics, photosynthesis, and growth of the Mediterranean seagrass &amp;lt;i&amp;gt;Posidonia oceanica&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Erin Cox</w:t>
+                <w:t xml:space="preserve">Experimental evidence of formation of transparent exopolymer particles (TEP) and POC export provoked by dust addition under current and high pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-13-2179-2016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0171980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301983v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification in a warming Mediterranean Sea: An overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of in situ CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; enrichment on structural characteristics, photosynthesis, and growth of the Mediterranean seagrass &amp;lt;i&amp;gt;Posidonia oceanica&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris E. Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Paul Mahacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.2179-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-2179-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253944v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Mediterranean Bivalve Mollusc Aquaculture to Climate Change, Ocean Acidification, and Other Environmental Pressures: Findings from a Producer Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of ocean acidification in a warming Mediterranean Sea: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo A.L.D. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Rodrigues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
+                <w:t xml:space="preserve">Mine Cinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2983/035.034.0341⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334122v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the alkalinity and calcium anomaly techniques to estimate rates of net calcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Urbini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 527, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps11287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ocean acidification on Posidonia oceanica epiphytic community and shoot productivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Erin Cox</w:t>
+                <w:t xml:space="preserve">Sensitivity of Mediterranean Bivalve Mollusc Aquaculture to Climate Change, Ocean Acidification, and Other Environmental Pressures: Findings from a Producer Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Schenone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">John Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Ziveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (3), pp.1161-1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2983/035.034.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334124v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ocean warming and acidification on a plankton community in the NW Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Marro</w:t>
+                <w:t xml:space="preserve">Effects of ocean acidification on Posidonia oceanica epiphytic community and shoot productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Erin Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Schenone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Díaz-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (6), pp.1594-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334805v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary marine aerosol emissions from the Mediterranean Sea during pre-bloom and oligotrophic conditions: correlations to seawater chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; from a mesocosm study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William M. Landing</w:t>
+                <w:t xml:space="preserve">Effect of ocean warming and acidification on a plankton community in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Kluijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-7961-2015⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1744-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsu161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206664v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-ocean CO 2 enrichment (FOCE) systems: present status and future developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Primary marine aerosol emissions from the Mediterranean Sea during pre-bloom and oligotrophic conditions: correlations to seawater chlorophyll &amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt; from a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eija Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina M. Ebling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Kirkwood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">William M. Landing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-4057-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (14), pp.7961-7976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-7961-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109557v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ocean acidification and warming on the Mediterranean mussel (Mytilus galloprovincialis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-ocean CO 2 enrichment (FOCE) systems: present status and future developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Kirkwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Lã³pez Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2014.00062⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (15), pp.4057-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-4057-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334168v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Ocean Acidification on Sediment Processes in Shallow Waters of the Arctic Ocean</w:t>
+                <w:t xml:space="preserve">Impact of ocean acidification and warming on the Mediterranean mussel (Mytilus galloprovincialis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Bramanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van Rijswijk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Lã³pez Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094068⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2014.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358325v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading Effects of Ocean Acidification in a Rocky Subtidal Community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Ocean Acidification on Sediment Processes in Shallow Waters of the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van Rijswijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Asnaghi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack J. Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61978. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061978⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e94068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0094068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535594v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascading Effects of Ocean Acidification in a Rocky Subtidal Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Asnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariachiara Chiantore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Mangialajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M. Parker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
+                <w:t xml:space="preserve">Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e61978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255951v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Effects of Ecosystem Engineer Loss on Benthic Ecosystem Response to Detrital Macroalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rossi</w:t>
+                <w:t xml:space="preserve">Britta Gribsholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Gribsholt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Valentina Di Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Middelburg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e66650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Carbonate Chemistry Alteration on the Early Embryonic Development of the Pacific Oyster (Crassostrea gigas)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jan Peene</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023010⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334176v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ocean acidification on the early life stages of the blue mussel &lt;i&gt;Mytilus edulis&lt;/i&gt;</w:t>
+                <w:t xml:space="preserve">Effect of Carbonate Chemistry Alteration on the Early Embryonic Development of the Pacific Oyster (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Elderfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Peene</w:t>
+                <w:t xml:space="preserve">Jan Peene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-2051-2010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325716v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic primary production in estuaries: comparison of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O methods</w:t>
+                <w:t xml:space="preserve">Effect of ocean acidification on the early life stages of the blue mussel &lt;i&gt;Mytilus edulis&lt;/i&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Middelburg</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dawber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E Pronker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Loijens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
+                <w:t xml:space="preserve">F. Peene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame046095⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (7), pp.2051-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-2051-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334202v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of elevated CO 2 on shellfish calcification</w:t>
+                <w:t xml:space="preserve">Planktonic primary production in estuaries: comparison of &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Loijens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Quiblier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jack Middelburg</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Pizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL028554⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame046095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334206v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTIFICIAL NEURAL NETWORK ANALYSIS OF FACTORS CONTROLLING ECOSYSTEM METABOLISM IN COASTAL SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+                <w:t xml:space="preserve">Christian Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Winter</w:t>
+                <w:t xml:space="preserve">Cristina Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Barrón</w:t>
+                <w:t xml:space="preserve">Alberto Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (sp5), pp.S185-S196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/05-1769.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide in European coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of elevated CO 2 on shellfish calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Borges</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeroen Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.05.046⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL028554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334218v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series of the partial pressure of carbon dioxide (2001-2004) and preliminary inorganic carbon budget in the Scheldt plume (Belgian coastal waters)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon dioxide in European coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-S. Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
+                <w:t xml:space="preserve">B. Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GC001161⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (3), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334223v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time series of the partial pressure of carbon dioxide (2001-2004) and preliminary inorganic carbon budget in the Scheldt plume (Belgian coastal waters)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claar van Der Zee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M. Duarte</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natacha Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Borges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-2-43-2005⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (6), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GC001161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330308v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic and whole system metabolism in a nutrient-rich estuary (the Scheldt estuary)</w:t>
+                <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02696016⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-2-43-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334335v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net ecosystem metabolism in a micro-tidal estuary (Randers Fjord, Denmark): evaluation of methods</w:t>
+                <w:t xml:space="preserve">Planktonic and whole system metabolism in a nutrient-rich estuary (the Scheldt estuary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N Iversen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Middelburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps301023⟩</w:t>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (6), pp.868-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02696016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334315v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the gas transfer velocity of CO2 in a macrotidal estuary (the Scheldt)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Net ecosystem metabolism in a micro-tidal estuary (Randers Fjord, Denmark): evaluation of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Av Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barrón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cm Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vieira Borges</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ferrón-Smith</w:t>
+                <w:t xml:space="preserve">N Iversen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02907647⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 301, pp.23-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps301023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334313v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas transfer velocities of CO 2 in three European estuaries (Randers Fjord, Scheldt, and Thames)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Vieira Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10599,51 +10569,51 @@
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 49 (5), pp.1630-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2004.49.5.1630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -10771,167 +10741,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variability of the gas transfer velocity of CO2 in a macrotidal estuary (the Scheldt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vieira Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vanderborght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sophie Schiettecatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ferrón-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (4), pp.593-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02907647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A model for sustainable management of shellfish polyculture in coastal bays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lencart-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.L Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 219 (1-4), pp.257-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0044-8486(02)00398-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10941,538 +11045,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of thiol and humic substances during the 2019 TONGA Cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Portlock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulaquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Riso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLAS seminar II: Atmospheric deposition and ocean biogeochemistry: in situ observation, processes studies and modeling approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957227v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved iron pattern impacted by shallow hydrothermal sources along a transect through the Tonga-Kermadec arc</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dust addition on Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">SOLAS seminar II: Atmospheric deposition and ocean biogeochemistry: in situ observation, processes studies and modeling approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957348v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shellfish farming in a high-CO2 world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on the Ocean in a High-CO2 World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithogenic carbon pump”: toward a quantification to its contribution to POC export in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11482,436 +11586,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
+                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Stolpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957216v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dust enrichment on the metabolism of Mediterranean plankton communities under present and future conditions of pH and temperature</w:t>
+                <w:t xml:space="preserve">Present and future impact of atmospheric deposition on the structure and functioning of plankton communities in the Mediterranean Sea (Peacetime project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Oceans2 IMBeR Open Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Brest, France. 2019</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945042v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean acidification. Understanding the effects, exploring the solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4063-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acidification des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3782-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11921,156 +12025,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Abadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/88169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12080,78 +12184,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diversity along an Arctic fjord: which are the key factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12163,628 +12267,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: An Autonomous Flow through Salinity and Temperature Perturbation Mesocosm System for Multi-stressor Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial variability in the hydrothermal signature of sinking particles and sediments in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Tilliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Montanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fixation in the Mediterranean Sea related to the composition of the diazotrophic community, and impact of dust under present and future environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dinasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Hallstrøm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Riemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonate chemistry manipulations on calcification, respiration, and excretion of a Mediterranean pteropod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-system metabolism and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in a Mediterranean Bay dominated by seagrass beds (Palma Bay, NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. M. Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12794,100 +12898,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of the coastal ocean, from the local scale (Scheldt estuary, Randers Fjord and Palma bay) to the European scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université Pierre &amp; Marie Curie - Paris 6; Université de Liège, 2004. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004PA066130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03957452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12897,105 +13001,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des changements environnementaux sur les organismes et communautés benthiques et pélagiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Sorbonne Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03957427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13142,51 +13246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Ducoulombier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05028282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Servetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Troch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Aranzamendi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alurralde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Villeneuve" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EF005992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Galdino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schindler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3771-2024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac195" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godefroid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ar&#231;uby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315421000618" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Meseguer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz-L&#225;zaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Enzor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00720-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franzo Annalisa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336459v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rassmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.05.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Oviedo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334397v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsiola" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Pitta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9SDVNP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991964v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rees" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Al-Moosawi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zervoudaki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasakopoulou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutsopoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protopapa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.06.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253944v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.L.D. Nunes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2015.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334122v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Rodrigues" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bergh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Theodorou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0341" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urbini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Cox" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alliouane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gattuso" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334168v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#227;&#179;pez Correa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358325v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094068" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033257v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gribsholt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Santo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066650" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Borges" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Schiettecatte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claar van Der Zee" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001161" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferr&#243;n-Smith" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02907647" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334279v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#246;l Abril" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.5.1630" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033559v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Nunes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Ferreira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lencart-Silva" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00398-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57PHRTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957227v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957237v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345001v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4063-0" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345040v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3782-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957452v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA066130" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957427v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05532161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2533459123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Williamson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Ducoulombier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Koechlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05028282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Caillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Gattuso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.70067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Servetto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen de Troch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Aranzamendi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alurralde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118111" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Villeneuve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EF005992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Galdino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schindler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3771-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12954" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04553461v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Le Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Huber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1667-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Tilliette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Montanes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC019828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04172298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq4654" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04123329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Portlock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Benavides" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1082077" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lutier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Appolis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Luyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636650v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dinasquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Azam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1303-2022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842372v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03727514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GB007363" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853645v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hallstr&#248;m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Riemann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-415-2022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godefroid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ar&#231;uby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lacube" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315421000618" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mara&#241;&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P&#233;rez-Lorenzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5423-2021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03342476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stolpe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-5011-2021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrero-Meseguer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cox" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanz-L&#225;zaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Enzor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12237-020-00720-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel G&#243;mez Batista" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oberh&#228;nsli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Swarzenski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-887-2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erin Cox" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Fitzer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196543" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stark" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Peltzer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kline" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Queir&#243;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.01.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Celussi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Malfatti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franzo Annalisa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Giannakourou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02336459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rassmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guidi-Guilvard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.05.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01436273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maugendre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2017.01.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534516v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kapsenberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-13-411-2017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01320777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sallon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dellisanti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520318v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. E. Cox" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nash" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3136-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Oviedo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ziveri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.02.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Tsiola" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Pitta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.05.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z9SDVNP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991964v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.08.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cox" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#237;az-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahacek" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2017.10.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rees" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Turk-Kubo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Al-Moosawi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pitta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsiola" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.11.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maugendre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Poulton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dellisanti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.03.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334402v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zervoudaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasakopoulou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moutsopoulos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protopapa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.06.030" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01254357v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Louis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.01.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01252022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Kluijver" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Oevelen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2015.12.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473928v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171980" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01301983v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris E. Hendriks" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mahacek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-2179-2016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253944v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo A.L.D. Nunes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2015.12.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Urbini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Cox" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alliouane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gattuso" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11287" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334122v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Rodrigues" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bergh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Massa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Theodorou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2983/035.034.0341" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334124v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Schenone" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Delille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12477" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334805v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu161" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Asmi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina M. Ebling" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Landing" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7961-2015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01109557v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kirkwood" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Barry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cox" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-4057-2014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bock" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Bramanti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#227;&#179;pez Correa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00062" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Rijswijk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Middelburg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094068" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01535594v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061978" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Gribsholt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Di Santo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Middelburg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066650" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Elderfield" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peene" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325716v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dawber" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Pronker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peene" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2051-2010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334202v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loijens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vanderborght" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Pizay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame046095" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334211v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Winter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barr&#243;n" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Borges" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Duarte" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/05-1769.1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334206v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quiblier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Jansen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028554" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334218v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Borges" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Schiettecatte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abril" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.05.046" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334223v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sophie Schiettecatte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claar van Der Zee" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Brion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001161" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330308v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Duarte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#243;n" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-2-43-2005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334335v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02696016" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334315v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av Borges" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barr&#243;n" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Duarte" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Iversen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps301023" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334279v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vieira Borges" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#246;l Abril" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2004.49.5.1630" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Smith" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frankignoulle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2004.03.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ31X0T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334313v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferr&#243;n-Smith" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02907647" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033559v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Nunes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Ferreira" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lencart-Silva" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(02)00398-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M57PHRTJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957373v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourrier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulaquais" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Riso" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salaun" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957348v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957227v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957237v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957383v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945042v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stolpe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957216v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345001v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4063-0" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345040v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3782-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292696v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chavagnac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03351998v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330220v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gazeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957452v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004PA066130" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03957427v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>